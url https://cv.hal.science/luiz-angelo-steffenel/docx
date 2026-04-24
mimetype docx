--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Angelo Steffenel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luiz-angelo-steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3670-4088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108006573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139975364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-4573-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, Docteur en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Laboratoire LICIIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Mention </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master CHPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angelo.Steffenel [at] univ-reims.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LICIIS - Laboratoire d'Informatique en Calcul Intensif</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">et Image pour la Simulation / LRC DIGIT URCA-CEA</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines d'Intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications pour le BigData et le Machine Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">accélération avec les GPUs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning pour les applications métier- smart-agriculture- météorologie- smart-cities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcul Parallèle et Distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modélisation de performance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul dans le cloud/fog/edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">middleware pour le calcul distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things et les Réseaux Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fog/Edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication dans des environnements hétérogènes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">virtualisation et microservices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">redistribution de données</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis Sept 2021 - Professeur Universitaire à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2007 - 2021 - Maître de Conférences à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2005-Août 2007 - ATER à l'Université de Nancy 2 (UFR Mathématiques et Informatique et IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 - Enseignant vacataire au Laboratoire de Géographie Alpine (IGA), à l'École Nationale de Génie Industriel (ENSGI - INPG) et à l'Université Joseph Fourier, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Habilitation à Diriger des Recherches, Université de Reims Champagne Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l’Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - Doctorat en Informatique à l'Institut Polytechnique National de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaPIe : Communication Collectives Adaptées aux Grilles de Calcul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse effectuée sous la direction des Denis Trystram et Grégory Mounié</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 - École Doctoral en Systèmes de Communication (Doctoral School in Communication Systems), École Polytechnique Fédérale de Lausanne (EPFL), Suisse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail effectué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction du professeur André Schiper, Laboratoire de Systèmes Répartis, EPFL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2001 - Master en Informatique, Universidade Federal do Rio Grande do Sul, Porto Alegre, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Evaluation of Failure Detectors and their Influence on the Consensus Operations)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail effectué sous la direction du prof. Ingrid Jansch-Pôrto, Groupe de Recherche en Tolérance aux Fautes, INF-UFRGS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1999 - Licence en Informatique, Universidade Federal de Santa Maria (UFSM), Santa Maria, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Management Strategies for Software Quantum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Quantum Computing: A Taxonomy, Systematic Review, and Future Directions, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quantum7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Barley Disease Quantification for Sustainable Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouhouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0056-KC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.2017. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Synoptic Influences on Tropospheric Volcanic Ash Dispersion from the 2015 Calbuco Eruption Using WRF-Chem Simulations and Satellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4455. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: A New Graph Convolutional Neural Network for Ligand-protein Binding Site Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0109298673289137240304165758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration of Drug Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.126-139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Deep Learning for Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2463. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Deldossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’Images et Apprentissage Automatique pour la Viticulture de Précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.33-63. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resource consumption of Software quantum computing simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista DYNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88 (218), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/dyna.v88n218.90781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.36142. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v13i2.2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks and Temporal CNNs for Covid-19 Forecasting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël · Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-021-02359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of significant stratospheric ozone reductions over southern Brazil: A proposal for a diagnostic index for southern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated platform for smart energy management: the CC-SEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Facultad de Ingeniería Universidad de Antioquia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.41-55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17533/udea.redin.20191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico e observacional de um evento de diminuição da coluna total de ozônio de origem tropical no Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.e5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2179460X55305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technologies and Systems Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJITSA/2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of data mining in Weka through multi-core and GPU acceleration: opportunities and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse docking method for new proteins targets identification: A parallel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.48 - 59. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3-4), pp.325-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for adaptive collective communications for heterogeneous hierarchical computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1082-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects of All-to-All Communications on Clusters and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Approaches for Eﬃcient Parallel Algorithms on Cluster-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2009.022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, nouvelle architecture embarquée pour la détection d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA 2025 - Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne; Collège Industriel de l’AFIA, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring superposition and interference in state-of-the-art low-parameter vision models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian AI 2025 - The 38th Canadian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intérêt des RAG dans la Gestion des Connaissances des Processus Administratifs Universitaires à l'ère des LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier KM-IA - Gestion des connaissances tacites en entreprise : réflexions, retours d'expériences, bonnes pratiques et mauvaises surprises de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Edge-AI Image Classification Through the Use of Better Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.303-310, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012728000003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Reduce Memory Consumption in Software Quantum Computing Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Rendement du Mil Perlé (Pennisetum glaucum) par Machine Learning à l'aide d'Images Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de rendu spectral pour du prototypage virtuel d’apparences iso-photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying High Computed Knowledge Distillation on Pre-trained Model for Edge Computed Grapevine Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Yield Prediction using Deep Learning: challenges and recent developments on smart-viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rd International Workshop on Information Systems Engineering for Smarter Life (ISESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: architectural components and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on EDGE AI Technologies and Applications - EEAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumpy Roads Project: crowdsource monitoring of road roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional graph neural network training scalability for molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Naples, Italy. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP59025.2023.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Image Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall analysis from synchrotron micro-CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS (International Society for Stereology) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2023 - Young Modellers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompBioMed Conference (CBMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Excellence in Computational Biomedicine (CompBioMed), Sep 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Energy Performance of Containers Deployment on HPC-Based post-Moore Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Denver (CO), United States. pp.147-154, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3624062.3624586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.3731-3735, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly Quantum Computing by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAISA - Workshop on Edge AI for Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France. pp.108-115, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AISE220028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lite CNN Models for Real-Time Post-Harvest Grape Disease Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères avec la microtomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing MPI+OpenMP task based applications for heterogenous architectures with GPU support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOMP 2022 - 18th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chattanooga, TH, United States. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15922-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03749364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Edge Artificial Intelligence for Industrial Applications (EAI4IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Profond pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage d’images de rendues par méthodes de Monte Carlo spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of high-throughput reversed docking and 13C NMR-based chemical profiling for new antimicrobial compounds and potential biological target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1758981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Conteinerization on Low-Cost Post Moore Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HPC for International Collaboration between Europe and Latin America (HPCEuropeLatAm2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating the Energy Efficiency of Post-Moore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Modèles IA pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l’émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning and Deep Learning Methods for Grape Cluster Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.84-102, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Deep Neural Networks on Edge Devices for Grape Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.30-43, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced and High Performance Computing Trends in Latin America Workshop (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cuenca, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Containerized Tool to Deploy Scientific Applications over SoC-based Systems: The Case of Meteorological Forecasting with WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.561-568, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007799705610568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC challenges for the next years: the rising of heterogeneity and its impact on simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopic simulations: forecasting the next two decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM - Centre Européen de Calcul Atomique et Moléculaire, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing for Smart Energy Management (CC-SEM Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-American Congress on Information Management and Big Data (ICSC-CITIES): Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Soria, Spain. pp.116-131, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12804-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux Données dans le Fog Computing : le cas des dispositifs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPI to Go: Container Clusters for MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.199-222, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49432-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de Docker Swarm sur SoCs ARM avec support MPI et Analyse des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Cloud-based Spreadsheets as a Backend for View-only Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carlos D. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cortez da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, Portugal. pp.642-647, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006787006420647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Fog Computing Through the Use of Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Locality in P2P-based Fog Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN) / International Conference on Current and Future Trends of Information and Communication Technologies in Healthcare (ICTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leuven, Belgium. pp.72-79, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Dados Observacionais sobre a Camada de Ozônio: uma Abordagem Usando MPI e OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Muenchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taís T Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Cloud-based RDBMS through a Cloud Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele K. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur de O. Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006350803320337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting the mist: expanding HPC with the help of surrounding resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paralelização de Cálculos Estatísticos sobre Dados de Monitoramento da Camada de Ozônio: um Estudo com GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Pervasive Computing Environment to Identify Secondary Effects of the Antarctic Ozone Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.1007-1012, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFIT, a PaaS Platform for IoT Applications over Pervasive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taormina, Italy. pp.20-32, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33313-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Multi-Échelles pour les Environnements Pervasifs et l'Internet des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (Ubimob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Intensive Applications on a Pervasive Computing Platform: The Case of MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.1034 - 1039, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prototyping of Fault Tolerant Map-Reduce Applications with Docker-Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Cogorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E.2015.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Cloud Goes Pervasive: Approaches for IoT PaaS on a Mobiquitous World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Internet of Things Summit, IoT 360° (CN4IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.347-356, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Inverse Virtual Screening Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Bioinformatics, Biocomputational Systems and Biotechnologies (BIOTECHNO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Apr 2014, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Data Mining in Weka through GPU Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.93 - 100, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel strategies for an inverse docking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th European MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2488551.2488584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic for broadcasting in clusters of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Consistency for Shared Objects in Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Wireless and Mobile Computing, Networking and Communication (WiMob'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marrakesh, Morocco. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of OpenMP Memory Access in Multi-core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Automatic Performance Tuning (iWAPT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tokio, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of performance models for adaptive algorithm selection on heterogeneous clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weinmar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Order Broadcast on Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bebers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium in Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.to be announced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating performance models and adaptive approaches for efficient parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAA'08 : 5th International Workshop on Parallel Matrix Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Performance Modeling on Hierarchical Grid Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cluster Computing and the Grid - CCGrid 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Prediction on Grid Environments: modeling and algorithmic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium - CoreGRID'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects on MPI_Alltoall Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Grid and Pervasive Computing - GPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International European Conference on Parallel and Distributed Computing - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.848-857, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Modelling under Network Contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Parallel Processing and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.100-107, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11752578_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Contention Effects on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Heuristics for Efficient Broadcast Operations on Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Performance Modeling, Evaluation, and Optimisation of Parallel and Distributed Systems (PMEO-PDS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENPAR'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.254-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002547v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRBP, A Fault Tolerant Total Order Broadcast for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.632-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Failure Detectors Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of heartbeat-like Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática do Desempenho dos Detectores de Defeitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação Não Confiável em Detectores de Defeitos com Falhas por Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática de um Detector de Defeitos: teoria versus implementação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática dos Detectores de Defeitos e sua Influência no Desempenho das Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the V Semana Acadêmica do PPGC-UFRGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo sobre Comunicação de Grupos para Tolerância a Falhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IV Simpósio Nacional de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementação de uma Situação de Corrida Crítica em Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the II Ciclo de Palestras do Curso de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dênnis José da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vanalderwiert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions à court terme avec des réseaux d'automates stochastiques en météorologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR'25 - Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of biomass burning events and their atmospheric effects: A study with WRF-chem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Morichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Graphics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver (Colorado, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meteorological models with AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on impacts of extreme climate events on Amazon rainforest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ROMEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLEIL Users' Meeting (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères par micro-tomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Denoising for Spectral Monte Carlo Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. , Eurographics 2022 - Posters, 2022, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egp.20221011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Sémantique pour la Détection des Raisins en conditions naturelles et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a stratospheric ozone reduction event of tropical origin influenced by the secondary of the antarctic ozone hole over the southern Brazil through CFSV2: July/August 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Forecast of Stratospheric Ozone Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Assisted Harvest Assessment on the Champagne Vineyards: challenges and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nanoelectronics Applications Design and Technology Conference (ADTC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speed up drug research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal LSTM Forecasting of Ozone Secondary Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. 21, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10500904.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications collectives pour les grilles de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, pp.188, 2010, 978-6131531262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Viticulture and Deep Learning: Challenges and Recent Developments on Yield Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kornyshova, E., Deneckère, R., Brinkkemper, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.187-207, 2025, 978-3-031-75886-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: Architectural Components and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Edge Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publisher, pp.1-260, 2023, 9788770041027. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770041010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Artificial Intelligence Technologies and Applications, Rivers Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-187, 2022, 9788770227919. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770227902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Yield Estimation Using an Autonomous Robot for Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-288, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Vineyards Environmental Monitoring System Using Deep Edge AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Noaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ouvinha de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fog Computing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.142-157, 2018, 9781522556497. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5649-7.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Magoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals in Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.207-234, 2009, Chapman &amp; Hall/CRC Numerical Analysis and Scientific Computing Series, 978-1-4398-0367-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’estimation automatique de la qualité d’un produit agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3130377. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectores de Defeitos Não Confiáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, New Scalable and Efficient CNN Architecture for Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Influence of the Antarctic Ozone Hole in Southern Brazil: Conceptual model for 42 years of analysis the atmospheric dynamics on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps on the Development of a P2P Middleware for Map-Reduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Scalable Total Order Broadcast for Wide-area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6037, INRIA. 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116895v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Network Contention Effects\\ on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116891v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Adaptive Collective Communications on Heterogeneous Hierarchical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIe : Communications Collectives adaptées aux Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l'Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Reims Champagne Ardenne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01681145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId440"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Angelo Steffenel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luiz-angelo-steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3670-4088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108006573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139975364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-4573-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, Docteur en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Laboratoire LICIIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Mention </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master CHPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angelo.Steffenel [at] univ-reims.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LICIIS - Laboratoire d'Informatique en Calcul Intensif</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">et Image pour la Simulation / LRC DIGIT URCA-CEA</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines d'Intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications pour le BigData et le Machine Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">accélération avec les GPUs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning pour les applications métier- smart-agriculture- météorologie- smart-cities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcul Parallèle et Distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modélisation de performance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul dans le cloud/fog/edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">middleware pour le calcul distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things et les Réseaux Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fog/Edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication dans des environnements hétérogènes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">virtualisation et microservices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">redistribution de données</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis Sept 2021 - Professeur Universitaire à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2007 - 2021 - Maître de Conférences à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2005-Août 2007 - ATER à l'Université de Nancy 2 (UFR Mathématiques et Informatique et IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 - Enseignant vacataire au Laboratoire de Géographie Alpine (IGA), à l'École Nationale de Génie Industriel (ENSGI - INPG) et à l'Université Joseph Fourier, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Habilitation à Diriger des Recherches, Université de Reims Champagne Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l’Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - Doctorat en Informatique à l'Institut Polytechnique National de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaPIe : Communication Collectives Adaptées aux Grilles de Calcul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse effectuée sous la direction des Denis Trystram et Grégory Mounié</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 - École Doctoral en Systèmes de Communication (Doctoral School in Communication Systems), École Polytechnique Fédérale de Lausanne (EPFL), Suisse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail effectué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction du professeur André Schiper, Laboratoire de Systèmes Répartis, EPFL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2001 - Master en Informatique, Universidade Federal do Rio Grande do Sul, Porto Alegre, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Evaluation of Failure Detectors and their Influence on the Consensus Operations)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail effectué sous la direction du prof. Ingrid Jansch-Pôrto, Groupe de Recherche en Tolérance aux Fautes, INF-UFRGS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1999 - Licence en Informatique, Universidade Federal de Santa Maria (UFSM), Santa Maria, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Management Strategies for Software Quantum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Quantum Computing: A Taxonomy, Systematic Review, and Future Directions, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quantum7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.2017. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Synoptic Influences on Tropospheric Volcanic Ash Dispersion from the 2015 Calbuco Eruption Using WRF-Chem Simulations and Satellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4455. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: A New Graph Convolutional Neural Network for Ligand-protein Binding Site Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0109298673289137240304165758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.208. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Barley Disease Quantification for Sustainable Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouhouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0056-KC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration of Drug Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.126-139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Deep Learning for Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2463. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Deldossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resource consumption of Software quantum computing simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista DYNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88 (218), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/dyna.v88n218.90781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.36142. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’Images et Apprentissage Automatique pour la Viticulture de Précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.33-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v13i2.2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks and Temporal CNNs for Covid-19 Forecasting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël · Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-021-02359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of significant stratospheric ozone reductions over southern Brazil: A proposal for a diagnostic index for southern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated platform for smart energy management: the CC-SEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Facultad de Ingeniería Universidad de Antioquia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.41-55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17533/udea.redin.20191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico e observacional de um evento de diminuição da coluna total de ozônio de origem tropical no Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.e5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2179460X55305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technologies and Systems Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJITSA/2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of data mining in Weka through multi-core and GPU acceleration: opportunities and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse docking method for new proteins targets identification: A parallel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.48 - 59. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3-4), pp.325-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for adaptive collective communications for heterogeneous hierarchical computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1082-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects of All-to-All Communications on Clusters and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Approaches for Eﬃcient Parallel Algorithms on Cluster-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2009.022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring superposition and interference in state-of-the-art low-parameter vision models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian AI 2025 - The 38th Canadian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intérêt des RAG dans la Gestion des Connaissances des Processus Administratifs Universitaires à l'ère des LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier KM-IA - Gestion des connaissances tacites en entreprise : réflexions, retours d'expériences, bonnes pratiques et mauvaises surprises de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, nouvelle architecture embarquée pour la détection d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA 2025 - Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne; Collège Industriel de l’AFIA, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Edge-AI Image Classification Through the Use of Better Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.303-310, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012728000003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Reduce Memory Consumption in Software Quantum Computing Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Rendement du Mil Perlé (Pennisetum glaucum) par Machine Learning à l'aide d'Images Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de rendu spectral pour du prototypage virtuel d’apparences iso-photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Image Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional graph neural network training scalability for molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Naples, Italy. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP59025.2023.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: architectural components and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on EDGE AI Technologies and Applications - EEAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumpy Roads Project: crowdsource monitoring of road roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Yield Prediction using Deep Learning: challenges and recent developments on smart-viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rd International Workshop on Information Systems Engineering for Smarter Life (ISESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall analysis from synchrotron micro-CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS (International Society for Stereology) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2023 - Young Modellers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompBioMed Conference (CBMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Excellence in Computational Biomedicine (CompBioMed), Sep 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Energy Performance of Containers Deployment on HPC-Based post-Moore Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Denver (CO), United States. pp.147-154, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3624062.3624586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying High Computed Knowledge Distillation on Pre-trained Model for Edge Computed Grapevine Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lite CNN Models for Real-Time Post-Harvest Grape Disease Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Edge Artificial Intelligence for Industrial Applications (EAI4IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing MPI+OpenMP task based applications for heterogenous architectures with GPU support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOMP 2022 - 18th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chattanooga, TH, United States. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15922-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03749364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères avec la microtomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly Quantum Computing by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAISA - Workshop on Edge AI for Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France. pp.108-115, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AISE220028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Profond pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage d’images de rendues par méthodes de Monte Carlo spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of high-throughput reversed docking and 13C NMR-based chemical profiling for new antimicrobial compounds and potential biological target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1758981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Conteinerization on Low-Cost Post Moore Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HPC for International Collaboration between Europe and Latin America (HPCEuropeLatAm2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.3731-3735, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating the Energy Efficiency of Post-Moore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Deep Neural Networks on Edge Devices for Grape Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.30-43, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning and Deep Learning Methods for Grape Cluster Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.84-102, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Modèles IA pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l’émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced and High Performance Computing Trends in Latin America Workshop (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cuenca, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux Données dans le Fog Computing : le cas des dispositifs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing for Smart Energy Management (CC-SEM Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-American Congress on Information Management and Big Data (ICSC-CITIES): Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Soria, Spain. pp.116-131, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12804-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC challenges for the next years: the rising of heterogeneity and its impact on simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopic simulations: forecasting the next two decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM - Centre Européen de Calcul Atomique et Moléculaire, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPI to Go: Container Clusters for MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.199-222, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49432-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de Docker Swarm sur SoCs ARM avec support MPI et Analyse des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Containerized Tool to Deploy Scientific Applications over SoC-based Systems: The Case of Meteorological Forecasting with WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.561-568, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007799705610568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Locality in P2P-based Fog Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN) / International Conference on Current and Future Trends of Information and Communication Technologies in Healthcare (ICTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leuven, Belgium. pp.72-79, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Fog Computing Through the Use of Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Cloud-based Spreadsheets as a Backend for View-only Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carlos D. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cortez da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, Portugal. pp.642-647, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006787006420647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Cloud-based RDBMS through a Cloud Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele K. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur de O. Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006350803320337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting the mist: expanding HPC with the help of surrounding resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Dados Observacionais sobre a Camada de Ozônio: uma Abordagem Usando MPI e OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Muenchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taís T Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paralelização de Cálculos Estatísticos sobre Dados de Monitoramento da Camada de Ozônio: um Estudo com GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Pervasive Computing Environment to Identify Secondary Effects of the Antarctic Ozone Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.1007-1012, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFIT, a PaaS Platform for IoT Applications over Pervasive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taormina, Italy. pp.20-32, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33313-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Multi-Échelles pour les Environnements Pervasifs et l'Internet des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (Ubimob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prototyping of Fault Tolerant Map-Reduce Applications with Docker-Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Cogorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E.2015.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Cloud Goes Pervasive: Approaches for IoT PaaS on a Mobiquitous World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Internet of Things Summit, IoT 360° (CN4IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.347-356, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Intensive Applications on a Pervasive Computing Platform: The Case of MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.1034 - 1039, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Inverse Virtual Screening Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Bioinformatics, Biocomputational Systems and Biotechnologies (BIOTECHNO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Apr 2014, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Data Mining in Weka through GPU Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.93 - 100, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel strategies for an inverse docking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th European MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2488551.2488584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic for broadcasting in clusters of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Consistency for Shared Objects in Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Wireless and Mobile Computing, Networking and Communication (WiMob'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marrakesh, Morocco. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of OpenMP Memory Access in Multi-core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Automatic Performance Tuning (iWAPT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tokio, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of performance models for adaptive algorithm selection on heterogeneous clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weinmar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Order Broadcast on Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bebers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium in Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.to be announced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating performance models and adaptive approaches for efficient parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAA'08 : 5th International Workshop on Parallel Matrix Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International European Conference on Parallel and Distributed Computing - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.848-857, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects on MPI_Alltoall Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Grid and Pervasive Computing - GPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Prediction on Grid Environments: modeling and algorithmic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium - CoreGRID'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Performance Modeling on Hierarchical Grid Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cluster Computing and the Grid - CCGrid 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Contention Effects on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Modelling under Network Contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Parallel Processing and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.100-107, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11752578_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Heuristics for Efficient Broadcast Operations on Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Performance Modeling, Evaluation, and Optimisation of Parallel and Distributed Systems (PMEO-PDS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENPAR'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.254-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002547v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRBP, A Fault Tolerant Total Order Broadcast for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.632-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of heartbeat-like Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática do Desempenho dos Detectores de Defeitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Failure Detectors Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação Não Confiável em Detectores de Defeitos com Falhas por Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática de um Detector de Defeitos: teoria versus implementação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática dos Detectores de Defeitos e sua Influência no Desempenho das Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the V Semana Acadêmica do PPGC-UFRGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo sobre Comunicação de Grupos para Tolerância a Falhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IV Simpósio Nacional de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementação de uma Situação de Corrida Crítica em Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the II Ciclo de Palestras do Curso de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions à court terme avec des réseaux d'automates stochastiques en météorologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR'25 - Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of biomass burning events and their atmospheric effects: A study with WRF-chem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Morichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dênnis José da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vanalderwiert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Graphics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver (Colorado, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meteorological models with AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on impacts of extreme climate events on Amazon rainforest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères par micro-tomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ROMEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLEIL Users' Meeting (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Denoising for Spectral Monte Carlo Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. , Eurographics 2022 - Posters, 2022, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egp.20221011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Forecast of Stratospheric Ozone Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a stratospheric ozone reduction event of tropical origin influenced by the secondary of the antarctic ozone hole over the southern Brazil through CFSV2: July/August 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Assisted Harvest Assessment on the Champagne Vineyards: challenges and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nanoelectronics Applications Design and Technology Conference (ADTC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speed up drug research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Sémantique pour la Détection des Raisins en conditions naturelles et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal LSTM Forecasting of Ozone Secondary Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. 21, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10500904.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications collectives pour les grilles de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, pp.188, 2010, 978-6131531262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Viticulture and Deep Learning: Challenges and Recent Developments on Yield Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kornyshova, E., Deneckère, R., Brinkkemper, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.187-207, 2025, 978-3-031-75886-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: Architectural Components and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Edge Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publisher, pp.1-260, 2023, 9788770041027. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770041010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Artificial Intelligence Technologies and Applications, Rivers Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-187, 2022, 9788770227919. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770227902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Vineyards Environmental Monitoring System Using Deep Edge AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Noaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ouvinha de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Yield Estimation Using an Autonomous Robot for Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-288, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fog Computing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.142-157, 2018, 9781522556497. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5649-7.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Magoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals in Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.207-234, 2009, Chapman &amp; Hall/CRC Numerical Analysis and Scientific Computing Series, 978-1-4398-0367-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’estimation automatique de la qualité d’un produit agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3130377. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectores de Defeitos Não Confiáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing asynchronous execution with task-based programming: A methodology for efficient porting on heterogeneous supercomputers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, New Scalable and Efficient CNN Architecture for Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Influence of the Antarctic Ozone Hole in Southern Brazil: Conceptual model for 42 years of analysis the atmospheric dynamics on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps on the Development of a P2P Middleware for Map-Reduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Scalable Total Order Broadcast for Wide-area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6037, INRIA. 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116895v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Network Contention Effects\\ on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116891v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Adaptive Collective Communications on Heterogeneous Hierarchical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIe : Communications Collectives adaptées aux Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l'Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Reims Champagne Ardenne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01681145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId442"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67341F2E"/>
+    <w:nsid w:val="C15A9A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB37FDB5"/>
+    <w:nsid w:val="D34080FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2B33463"/>
+    <w:nsid w:val="726BDC70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C3D9E30"/>
+    <w:nsid w:val="D7FA5525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="86B40768"/>
+    <w:nsid w:val="2FDED2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="78157D60"/>
+    <w:nsid w:val="5E64C4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="74DCF008"/>
+    <w:nsid w:val="080043A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1DB318AD"/>
+    <w:nsid w:val="ED09B160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-angelo-steffenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139975364" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-4573-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romeo.univ-reims.fr/chps/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cosy.univ-reims.fr/~lsteffenel/gpEasy/index.php/These_et_Dissertations" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05247739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto D&#237;az" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quantum7030041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhouch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0056-KC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciano Scremin Puhales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grasso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234455" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03810418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mohimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03437912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roesler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03349665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Diaz-Toro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v88n218.90781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v13i2.2108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l &#183; Krajecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02359-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03462093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02479431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luj&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela-Valdivia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Mocskos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03283482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X55305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01799833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITSA/2018010101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Tiago Augusto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0292-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04918888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012728000003711" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04665473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noizet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rouphael" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676332v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116476v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP59025.2023.00042" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Almagro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624586" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897780" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Durigon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647740v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Langlet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cordonnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escotte-Binet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1758981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676387v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647743v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04209-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559430v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02925055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02139032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Char&#227;o" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007799705610568" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12804-3_10" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02751154v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49432-2_10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Alves" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Marin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos D. Lima" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cortez da Rocha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006787006420647" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645879" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.151" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120160v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Muenchen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s T Siqueira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Hoffmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele K. Pinheiro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur de O. Stein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006350803320337" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02178787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Pinheiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.215" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33313-7_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299906v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.102" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709072v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Cogorno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2015.73" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709731v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510837v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Fkaier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510835v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510834v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fathallah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Achour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001661v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002534v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Eleonora Schreiber Jansch-P&#244;rto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002536v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002539v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002541v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543486v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543427v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Morichetti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6413" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946851v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931636v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676512v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04042962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676520v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581377v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581405v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04929528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676461v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770041010" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676473v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770227902" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355284v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_details.php?book_id=967" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355270v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coppola" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noaille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierlot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ouvinha de Oliveira" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02280040v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5649-7.ch006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690704v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676531v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002542v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002544v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04622828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04249566v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091931v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858318v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116895v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116891v3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116897v3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011603v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681145v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-angelo-steffenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139975364" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-4573-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romeo.univ-reims.fr/chps/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cosy.univ-reims.fr/~lsteffenel/gpEasy/index.php/These_et_Dissertations" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05247739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto D&#237;az" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quantum7030041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciano Scremin Puhales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0056-KC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03810418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mohimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03349665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Diaz-Toro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v88n218.90781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03437912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roesler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v13i2.2108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l &#183; Krajecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02359-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03462093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02479431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luj&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela-Valdivia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Mocskos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03283482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X55305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01799833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITSA/2018010101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Tiago Augusto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0292-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04918888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012728000003711" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04665473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noizet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rouphael" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP59025.2023.00042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676332v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Almagro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624586" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Langlet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701397v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Durigon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cordonnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escotte-Binet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1758981" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897780" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04209-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02925055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12804-3_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02751154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Char&#227;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49432-2_10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Alves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02139032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007799705610568" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645879" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Marin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos D. Lima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cortez da Rocha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006787006420647" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Hoffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele K. Pinheiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur de O. Stein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006350803320337" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02178787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Muenchen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s T Siqueira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Pinheiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.215" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33313-7_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299906v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Cogorno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2015.73" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_36" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709065v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.102" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510837v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Fkaier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510834v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fathallah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Achour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001661v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002536v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Eleonora Schreiber Jansch-P&#244;rto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002535v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002534v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002539v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002541v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543486v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543427v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Morichetti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6413" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676512v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04042962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581377v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676520v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04929528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676461v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770041010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676473v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770227902" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355270v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coppola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noaille" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ouvinha de Oliveira" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_details.php?book_id=967" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355284v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02280040v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5649-7.ch006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690704v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676531v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002542v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002544v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04622828v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04249566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091931v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858318v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116895v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116891v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116897v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681145v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>