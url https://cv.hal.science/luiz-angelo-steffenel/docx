--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Angelo Steffenel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luiz-angelo-steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3670-4088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108006573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139975364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-4573-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, Docteur en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Laboratoire LICIIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Mention </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master CHPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angelo.Steffenel [at] univ-reims.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LICIIS - Laboratoire d'Informatique en Calcul Intensif</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">et Image pour la Simulation / LRC DIGIT URCA-CEA</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines d'Intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications pour le BigData et le Machine Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">accélération avec les GPUs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning pour les applications métier- smart-agriculture- météorologie- smart-cities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcul Parallèle et Distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modélisation de performance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul dans le cloud/fog/edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">middleware pour le calcul distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things et les Réseaux Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fog/Edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication dans des environnements hétérogènes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">virtualisation et microservices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">redistribution de données</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis Sept 2021 - Professeur Universitaire à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2007 - 2021 - Maître de Conférences à l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2005-Août 2007 - ATER à l'Université de Nancy 2 (UFR Mathématiques et Informatique et IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 - Enseignant vacataire au Laboratoire de Géographie Alpine (IGA), à l'École Nationale de Génie Industriel (ENSGI - INPG) et à l'Université Joseph Fourier, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Habilitation à Diriger des Recherches, Université de Reims Champagne Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l’Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - Doctorat en Informatique à l'Institut Polytechnique National de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaPIe : Communication Collectives Adaptées aux Grilles de Calcul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse effectuée sous la direction des Denis Trystram et Grégory Mounié</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 - École Doctoral en Systèmes de Communication (Doctoral School in Communication Systems), École Polytechnique Fédérale de Lausanne (EPFL), Suisse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail effectué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction du professeur André Schiper, Laboratoire de Systèmes Répartis, EPFL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2001 - Master en Informatique, Universidade Federal do Rio Grande do Sul, Porto Alegre, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Evaluation of Failure Detectors and their Influence on the Consensus Operations)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail effectué sous la direction du prof. Ingrid Jansch-Pôrto, Groupe de Recherche en Tolérance aux Fautes, INF-UFRGS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1999 - Licence en Informatique, Universidade Federal de Santa Maria (UFSM), Santa Maria, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Management Strategies for Software Quantum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Quantum Computing: A Taxonomy, Systematic Review, and Future Directions, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quantum7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.2017. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Synoptic Influences on Tropospheric Volcanic Ash Dispersion from the 2015 Calbuco Eruption Using WRF-Chem Simulations and Satellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4455. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: A New Graph Convolutional Neural Network for Ligand-protein Binding Site Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0109298673289137240304165758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.208. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Barley Disease Quantification for Sustainable Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouhouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0056-KC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration of Drug Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.126-139. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Deep Learning for Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2463. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Deldossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resource consumption of Software quantum computing simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista DYNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88 (218), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/dyna.v88n218.90781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.36142. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’Images et Apprentissage Automatique pour la Viticulture de Précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.33-63. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v13i2.2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks and Temporal CNNs for Covid-19 Forecasting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël · Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-021-02359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of significant stratospheric ozone reductions over southern Brazil: A proposal for a diagnostic index for southern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated platform for smart energy management: the CC-SEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Facultad de Ingeniería Universidad de Antioquia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.41-55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17533/udea.redin.20191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico e observacional de um evento de diminuição da coluna total de ozônio de origem tropical no Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.e5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2179460X55305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technologies and Systems Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJITSA/2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of data mining in Weka through multi-core and GPU acceleration: opportunities and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse docking method for new proteins targets identification: A parallel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.48 - 59. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3-4), pp.325-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for adaptive collective communications for heterogeneous hierarchical computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1082-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects of All-to-All Communications on Clusters and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Approaches for Eﬃcient Parallel Algorithms on Cluster-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2009.022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring superposition and interference in state-of-the-art low-parameter vision models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian AI 2025 - The 38th Canadian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intérêt des RAG dans la Gestion des Connaissances des Processus Administratifs Universitaires à l'ère des LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier KM-IA - Gestion des connaissances tacites en entreprise : réflexions, retours d'expériences, bonnes pratiques et mauvaises surprises de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, nouvelle architecture embarquée pour la détection d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA 2025 - Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne; Collège Industriel de l’AFIA, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Edge-AI Image Classification Through the Use of Better Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.303-310, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012728000003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Reduce Memory Consumption in Software Quantum Computing Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Rendement du Mil Perlé (Pennisetum glaucum) par Machine Learning à l'aide d'Images Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de rendu spectral pour du prototypage virtuel d’apparences iso-photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Image Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional graph neural network training scalability for molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Naples, Italy. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP59025.2023.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: architectural components and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on EDGE AI Technologies and Applications - EEAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumpy Roads Project: crowdsource monitoring of road roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Yield Prediction using Deep Learning: challenges and recent developments on smart-viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rd International Workshop on Information Systems Engineering for Smarter Life (ISESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall analysis from synchrotron micro-CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS (International Society for Stereology) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2023 - Young Modellers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompBioMed Conference (CBMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Excellence in Computational Biomedicine (CompBioMed), Sep 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Energy Performance of Containers Deployment on HPC-Based post-Moore Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Denver (CO), United States. pp.147-154, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3624062.3624586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying High Computed Knowledge Distillation on Pre-trained Model for Edge Computed Grapevine Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lite CNN Models for Real-Time Post-Harvest Grape Disease Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Edge Artificial Intelligence for Industrial Applications (EAI4IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing MPI+OpenMP task based applications for heterogenous architectures with GPU support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOMP 2022 - 18th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chattanooga, TH, United States. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15922-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03749364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères avec la microtomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly Quantum Computing by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAISA - Workshop on Edge AI for Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France. pp.108-115, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AISE220028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Profond pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage d’images de rendues par méthodes de Monte Carlo spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of high-throughput reversed docking and 13C NMR-based chemical profiling for new antimicrobial compounds and potential biological target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1758981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Conteinerization on Low-Cost Post Moore Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HPC for International Collaboration between Europe and Latin America (HPCEuropeLatAm2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.3731-3735, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating the Energy Efficiency of Post-Moore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Deep Neural Networks on Edge Devices for Grape Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.30-43, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning and Deep Learning Methods for Grape Cluster Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.84-102, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Modèles IA pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l’émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced and High Performance Computing Trends in Latin America Workshop (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cuenca, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux Données dans le Fog Computing : le cas des dispositifs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing for Smart Energy Management (CC-SEM Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-American Congress on Information Management and Big Data (ICSC-CITIES): Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Soria, Spain. pp.116-131, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12804-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC challenges for the next years: the rising of heterogeneity and its impact on simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopic simulations: forecasting the next two decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM - Centre Européen de Calcul Atomique et Moléculaire, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPI to Go: Container Clusters for MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.199-222, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49432-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de Docker Swarm sur SoCs ARM avec support MPI et Analyse des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Containerized Tool to Deploy Scientific Applications over SoC-based Systems: The Case of Meteorological Forecasting with WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.561-568, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007799705610568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Locality in P2P-based Fog Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN) / International Conference on Current and Future Trends of Information and Communication Technologies in Healthcare (ICTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leuven, Belgium. pp.72-79, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Fog Computing Through the Use of Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Cloud-based Spreadsheets as a Backend for View-only Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carlos D. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cortez da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, Portugal. pp.642-647, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006787006420647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Cloud-based RDBMS through a Cloud Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele K. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur de O. Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006350803320337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting the mist: expanding HPC with the help of surrounding resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Dados Observacionais sobre a Camada de Ozônio: uma Abordagem Usando MPI e OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Muenchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taís T Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paralelização de Cálculos Estatísticos sobre Dados de Monitoramento da Camada de Ozônio: um Estudo com GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Pervasive Computing Environment to Identify Secondary Effects of the Antarctic Ozone Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.1007-1012, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFIT, a PaaS Platform for IoT Applications over Pervasive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taormina, Italy. pp.20-32, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33313-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Multi-Échelles pour les Environnements Pervasifs et l'Internet des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (Ubimob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prototyping of Fault Tolerant Map-Reduce Applications with Docker-Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Cogorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E.2015.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Cloud Goes Pervasive: Approaches for IoT PaaS on a Mobiquitous World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Internet of Things Summit, IoT 360° (CN4IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.347-356, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Intensive Applications on a Pervasive Computing Platform: The Case of MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.1034 - 1039, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Inverse Virtual Screening Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Bioinformatics, Biocomputational Systems and Biotechnologies (BIOTECHNO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Apr 2014, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Data Mining in Weka through GPU Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.93 - 100, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel strategies for an inverse docking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th European MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2488551.2488584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic for broadcasting in clusters of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Consistency for Shared Objects in Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Wireless and Mobile Computing, Networking and Communication (WiMob'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marrakesh, Morocco. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of OpenMP Memory Access in Multi-core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Automatic Performance Tuning (iWAPT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tokio, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of performance models for adaptive algorithm selection on heterogeneous clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weinmar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Order Broadcast on Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bebers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium in Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.to be announced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating performance models and adaptive approaches for efficient parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAA'08 : 5th International Workshop on Parallel Matrix Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International European Conference on Parallel and Distributed Computing - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.848-857, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects on MPI_Alltoall Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Grid and Pervasive Computing - GPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Prediction on Grid Environments: modeling and algorithmic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium - CoreGRID'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Performance Modeling on Hierarchical Grid Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cluster Computing and the Grid - CCGrid 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Contention Effects on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Modelling under Network Contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Parallel Processing and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.100-107, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11752578_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Heuristics for Efficient Broadcast Operations on Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Performance Modeling, Evaluation, and Optimisation of Parallel and Distributed Systems (PMEO-PDS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENPAR'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.254-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002547v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRBP, A Fault Tolerant Total Order Broadcast for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.632-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of heartbeat-like Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática do Desempenho dos Detectores de Defeitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Failure Detectors Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação Não Confiável em Detectores de Defeitos com Falhas por Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática de um Detector de Defeitos: teoria versus implementação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática dos Detectores de Defeitos e sua Influência no Desempenho das Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the V Semana Acadêmica do PPGC-UFRGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo sobre Comunicação de Grupos para Tolerância a Falhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IV Simpósio Nacional de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementação de uma Situação de Corrida Crítica em Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the II Ciclo de Palestras do Curso de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions à court terme avec des réseaux d'automates stochastiques en météorologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR'25 - Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of biomass burning events and their atmospheric effects: A study with WRF-chem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Morichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dênnis José da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vanalderwiert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Graphics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver (Colorado, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meteorological models with AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on impacts of extreme climate events on Amazon rainforest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères par micro-tomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ROMEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLEIL Users' Meeting (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Denoising for Spectral Monte Carlo Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. , Eurographics 2022 - Posters, 2022, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egp.20221011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Forecast of Stratospheric Ozone Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a stratospheric ozone reduction event of tropical origin influenced by the secondary of the antarctic ozone hole over the southern Brazil through CFSV2: July/August 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Assisted Harvest Assessment on the Champagne Vineyards: challenges and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nanoelectronics Applications Design and Technology Conference (ADTC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speed up drug research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Sémantique pour la Détection des Raisins en conditions naturelles et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal LSTM Forecasting of Ozone Secondary Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. 21, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10500904.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications collectives pour les grilles de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, pp.188, 2010, 978-6131531262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Viticulture and Deep Learning: Challenges and Recent Developments on Yield Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kornyshova, E., Deneckère, R., Brinkkemper, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.187-207, 2025, 978-3-031-75886-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: Architectural Components and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Edge Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publisher, pp.1-260, 2023, 9788770041027. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770041010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Artificial Intelligence Technologies and Applications, Rivers Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-187, 2022, 9788770227919. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770227902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Vineyards Environmental Monitoring System Using Deep Edge AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Noaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ouvinha de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Yield Estimation Using an Autonomous Robot for Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-288, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fog Computing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.142-157, 2018, 9781522556497. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5649-7.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Magoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals in Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.207-234, 2009, Chapman &amp; Hall/CRC Numerical Analysis and Scientific Computing Series, 978-1-4398-0367-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’estimation automatique de la qualité d’un produit agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3130377. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectores de Defeitos Não Confiáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing asynchronous execution with task-based programming: A methodology for efficient porting on heterogeneous supercomputers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, New Scalable and Efficient CNN Architecture for Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Influence of the Antarctic Ozone Hole in Southern Brazil: Conceptual model for 42 years of analysis the atmospheric dynamics on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps on the Development of a P2P Middleware for Map-Reduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Scalable Total Order Broadcast for Wide-area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6037, INRIA. 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116895v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Network Contention Effects\\ on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116891v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Adaptive Collective Communications on Heterogeneous Hierarchical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIe : Communications Collectives adaptées aux Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l'Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Reims Champagne Ardenne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01681145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId442"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Angelo Steffenel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luiz-angelo-steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3670-4088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">108006573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=X9wgsXkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139975364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAE-4573-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR, Docteur en Informatique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Laboratoire LICIIS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la Mention </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master CHPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angelo.Steffenel [at] univ-reims.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LICIIS - Laboratoire d'Informatique en Calcul Intensif</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">et Image pour la Simulation / LRC DIGIT URCA-CEA</w:t></w:r><w:br/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines d'Intérêt</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications pour le BigData et le Machine Learning</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">accélération avec les GPUs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning pour les applications métier- smart-agriculture- météorologie- smart-cities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcul Parallèle et Distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modélisation de performance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">calcul dans le cloud/fog/edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">middleware pour le calcul distribué</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things et les Réseaux Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fog/Edge computing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">communication dans des environnements hétérogènes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">virtualisation et microservices</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">redistribution de données</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis Sept 2021 - Professeur Universitaire à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2007 - 2021 - Maître de Conférences à l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Reims Champagne-Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sept 2005-Août 2007 - ATER à l'Université de Nancy 2 (UFR Mathématiques et Informatique et IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 - Enseignant vacataire au Laboratoire de Géographie Alpine (IGA), à l'École Nationale de Génie Industriel (ENSGI - INPG) et à l'Université Joseph Fourier, Grenoble.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titres et Diplômes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Habilitation à Diriger des Recherches, Université de Reims Champagne Ardenne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l’Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - Doctorat en Informatique à l'Institut Polytechnique National de Grenoble (INPG)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LaPIe : Communication Collectives Adaptées aux Grilles de Calcul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse effectuée sous la direction des Denis Trystram et Grégory Mounié</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 - École Doctoral en Systèmes de Communication (Doctoral School in Communication Systems), École Polytechnique Fédérale de Lausanne (EPFL), Suisse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail effectué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction du professeur André Schiper, Laboratoire de Systèmes Répartis, EPFL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2001 - Master en Informatique, Universidade Federal do Rio Grande do Sul, Porto Alegre, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Evaluation of Failure Detectors and their Influence on the Consensus Operations)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail effectué sous la direction du prof. Ingrid Jansch-Pôrto, Groupe de Recherche en Tolérance aux Fautes, INF-UFRGS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1999 - Licence en Informatique, Universidade Federal de Santa Maria (UFSM), Santa Maria, Brésil.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Management Strategies for Software Quantum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue Quantum Computing: A Taxonomy, Systematic Review, and Future Directions, 7 (3), pp.41. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quantum7030041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WRF Simulations of Passive Tracer Transport from Biomass Burning in South America: Sensitivity to PBL Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (20), pp.3483. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17203483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Barley Disease Quantification for Sustainable Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouhouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qassim Esmaeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaid Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Backes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0056-KC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, Remote Sensing, and Model Simulation to Analyze Southern Brazil Antarctic Ozone Hole Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.2017. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16112017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Synoptic Influences on Tropospheric Volcanic Ash Dispersion from the 2015 Calbuco Eruption Using WRF-Chem Simulations and Satellite Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.4455. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16234455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Trend Analysis in Natal (5.4°S, 35.4°W, Brazil) Using Multi-Linear Regression and Empirical Decomposition Methods over 22 Years of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.208. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: A New Graph Convolutional Neural Network for Ligand-protein Binding Site Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Bourrasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/0109298673289137240304165758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration of Drug Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.126-139. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and Deep Learning for Precision Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.2463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Deldossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2021.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting upper atmospheric scalars advection using deep learning: an O3 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-020-05944-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of unbalanced resources and communications in edge computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.101321. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2020.101321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the resource consumption of Software quantum computing simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista DYNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88 (218), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/dyna.v88n218.90781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eventos de Influência do Buraco de Ozônio Antártico Ocorridos em 2016 Sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Antônio Godinho dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.36142. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11137/1982-3908_2021_44_36142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’Images et Apprentissage Automatique pour la Viticulture de Précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.33-63. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACI Avances en Ciencias e Ingenierías</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18272/aci.v13i2.2108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Networks and Temporal CNNs for Covid-19 Forecasting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël · Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-021-02359-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of significant stratospheric ozone reductions over southern Brazil: A proposal for a diagnostic index for southern South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciano Scremin Puhales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated platform for smart energy management: the CC-SEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Facultad de Ingeniería Universidad de Antioquia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.41-55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17533/udea.redin.20191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo numérico e observacional de um evento de diminuição da coluna total de ozônio de origem tropical no Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.e5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/2179460X55305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behavior of the atmospheric dynamics during occurrences of the ozone hole's secondary effect in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (6), pp.1049-1061. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-37-1049-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento de Longo Prazo e Climatologia de Campos Estratosféricos quando da Ocorrência dos Eventos de Influência do Buraco de Ozônio Antártico sobre o Sul do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valentin Bageston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-77863340030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technologies and Systems Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJITSA/2018010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the performance of Apache Hadoop on pervasive environments through context-aware scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme W. Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.333 - 345. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-016-0361-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPP&S, a Peer-to-Peer Middleware for Interlinking and Sharing Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Industrial Networks and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/inis.2.3.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of data mining in Weka through multi-core and GPU acceleration: opportunities and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ambient intelligence and humanized computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.407-423. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-015-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse docking method for new proteins targets identification: A parallel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.48 - 59. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3-4), pp.325-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPREDUCE CHALLENGES ON PERVASIVE GRIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.2194-2210. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/jcssp.2014.2194.2210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFIIT: a middleware for peer-to-peer computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.86 - 102. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-009-0349-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects of All-to-All Communications on Clusters and Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for adaptive collective communications for heterogeneous hierarchical computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1082-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Approaches for Eﬃcient Parallel Algorithms on Cluster-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.98-108. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGUC.2009.022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring superposition and interference in state-of-the-art low-parameter vision models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian AI 2025 - The 38th Canadian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intérêt des RAG dans la Gestion des Connaissances des Processus Administratifs Universitaires à l'ère des LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier KM-IA - Gestion des connaissances tacites en entreprise : réflexions, retours d'expériences, bonnes pratiques et mauvaises surprises de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, nouvelle architecture embarquée pour la détection d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA 2025 - Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne; Collège Industriel de l’AFIA, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Edge-AI Image Classification Through the Use of Better Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.303-310, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012728000003711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Reduce Memory Consumption in Software Quantum Computing Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du Rendement du Mil Perlé (Pennisetum glaucum) par Machine Learning à l'aide d'Images Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de rendu spectral pour du prototypage virtuel d’apparences iso-photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying High Computed Knowledge Distillation on Pre-trained Model for Edge Computed Grapevine Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional graph neural network training scalability for molecular docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Naples, Italy. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP59025.2023.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Image Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Calcul et données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: architectural components and techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on EDGE AI Technologies and Applications - EEAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumpy Roads Project: crowdsource monitoring of road roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2023 : 2ième rencontres scientifiques sur les territoires intelligents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Yield Prediction using Deep Learning: challenges and recent developments on smart-viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rd International Workshop on Information Systems Engineering for Smarter Life (ISESL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zaragossa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall analysis from synchrotron micro-CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS (International Society for Stereology) France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM 2023 - Young Modellers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompBioMed Conference (CBMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre of Excellence in Computational Biomedicine (CompBioMed), Sep 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Energy Performance of Containers Deployment on HPC-Based post-Moore Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC-W 2023: Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Denver (CO), United States. pp.147-154, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3624062.3624586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.3731-3735, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères avec la microtomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing MPI+OpenMP task based applications for heterogenous architectures with GPU support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOMP 2022 - 18th International Workshop on OpenMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chattanooga, TH, United States. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15922-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03749364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Edge Artificial Intelligence for Industrial Applications (EAI4IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lite CNN Models for Real-Time Post-Harvest Grape Disease Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly Quantum Computing by Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Javier Diaz-Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAISA - Workshop on Edge AI for Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France. pp.108-115, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AISE220028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage Profond pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage d’images de rendues par méthodes de Monte Carlo spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of high-throughput reversed docking and 13C NMR-based chemical profiling for new antimicrobial compounds and potential biological target identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Escotte-Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1758981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Conteinerization on Low-Cost Post Moore Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop HPC for International Collaboration between Europe and Latin America (HPCEuropeLatAm2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Forecast of Soybean Yields on South Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Durigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Edge AI for Smart Agriculture (EAISA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Modèles IA pour l'Estimation du Rendement en Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque 2021 sur l’émergence de TERritoires INTelligents (TERINT2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Machine Learning and Deep Learning Methods for Grape Cluster Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.84-102, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying Deep Neural Networks on Edge Devices for Grape Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. pp.30-43, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Evaluating the Energy Efficiency of Post-Moore Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Josue Rojas Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Guadalajara, Mexico. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Consumption on Post-Moore Platforms for HPC Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jaime Barrios-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced and High Performance Computing Trends in Latin America Workshop (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cuenca, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Containerized Tool to Deploy Scientific Applications over SoC-based Systems: The Case of Meteorological Forecasting with WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.561-568, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007799705610568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur les MicroÉléments pour l'Évolution des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Villari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Evolution des SI : vers des SI Pervasifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux Données dans le Fog Computing : le cas des dispositifs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch-Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Computing for Smart Energy Management (CC-SEM Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Mocskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibero-American Congress on Information Management and Big Data (ICSC-CITIES): Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Soria, Spain. pp.116-131, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-12804-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPC challenges for the next years: the rising of heterogeneity and its impact on simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopic simulations: forecasting the next two decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CECAM - Centre Européen de Calcul Atomique et Moléculaire, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPI to Go: Container Clusters for MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cloud Computing and Services Science (CLOSER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Heraklion, Greece. pp.199-222, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49432-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de Docker Swarm sur SoCs ARM avec support MPI et Analyse des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Silva Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Fog Computing Through the Use of Data Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAHPC.2018.8645879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Data Locality in P2P-based Fog Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN) / International Conference on Current and Future Trends of Information and Communication Technologies in Healthcare (ICTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leuven, Belgium. pp.72-79, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Cloud-based Spreadsheets as a Backend for View-only Web Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carlos D. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cortez da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, Portugal. pp.642-647, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006787006420647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of OS-Level Virtualization Solutions for HPC Purposes on SoC-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Cloud-based RDBMS through a Cloud Scripting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele K. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur de O. Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006350803320337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting the mist: expanding HPC with the help of surrounding resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America High Performance Computing Conference (CARLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise de Dados Observacionais sobre a Camada de Ozônio: uma Abordagem Usando MPI e OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno M Muenchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taís T Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the performance of OS-level virtualization tools in SoC-based systems: The case of I/O-bound applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beserra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward David Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paralelização de Cálculos Estatísticos sobre Dados de Monitoramento da Camada de Ozônio: um Estudo com GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leandro Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Koslovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum de iniciação científica Escola Regional de Alto Desempenho (ERAD/RS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ijui, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Pervasive Computing Environment to Identify Secondary Effects of the Antarctic Ozone Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain. pp.1007-1012, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.04.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CloudFIT, a PaaS Platform for IoT Applications over Pervasive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taormina, Italy. pp.20-32, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33313-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Multi-Échelles pour les Environnements Pervasifs et l'Internet des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mobilité et Ubiquité (Ubimob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Data Intensive Applications on a Pervasive Computing Platform: The Case of MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Big Data and Data Mining Challenges on IoT and Pervasive (Big2DM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.1034 - 1039, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Scheduling for Apache Hadoop over Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Weigert Cassales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Ambient Systems, Networks and Technologies (ANT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.202-209, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prototyping of Fault Tolerant Map-Reduce Applications with Docker-Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Cogorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Nesmachnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Cloud Engineering (IC2E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tempe, United States. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E.2015.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Cloud Goes Pervasive: Approaches for IoT PaaS on a Mobiquitous World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Internet of Things Summit, IoT 360° (CN4IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.347-356, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47063-4_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrAPP&S, a Distributed Framework for E-learning Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Ahmadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssou Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Infrastructure and e-Services for Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Blantry, Malawi. pp.219-228, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08368-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Inverse Virtual Screening Large-Scale Protein Targets Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Bioinformatics, Biocomputational Systems and Biotechnologies (BIOTECHNO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Apr 2014, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of Data Mining in Weka through GPU Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engel Tiago Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Ambient Systems, Networks and Technologies (ANT-2014), the 4th International Conference on Sustainable Energy Information Technology (SEIT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hasselt, Belgium. pp.93 - 100, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel strategies for an inverse docking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th European MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2488551.2488584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-MARE: Adaptive Deployment of MapReduce over Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schwertner Charão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pitthan Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhur Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, COMPIEGNE, FRANCE, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Discovery Mechanism for an Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Services (ICWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, United States. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de découverte de services avec prise en charge du contexte et de l'intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Francophones Mobilité et Ubiquité (Ubimob 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.210-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying a fault-tolerant computing middleware over Grid'5000: performance analysis of CONFIIT and its integration with a quantum molecular docking application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Barberot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Grid'5000 Spring School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Reims, France. paper #7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new heuristic for broadcasting in clusters of clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Grid and Pervasive Computing (GPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hualien, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Consistency for Shared Objects in Pervasive Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Wireless and Mobile Computing, Networking and Communication (WiMob'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marrakesh, Morocco. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nodes distribution on the performance of a P2P computing middleware based on virtual rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia Latino Americana de Computación de Alto Rendimiento (CLCAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: A New Approach of the Network Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Third International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2009.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of security: a new approach of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Network &amp; System Security (NSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Gold Coast, Australia. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of OpenMP Memory Access in Multi-core Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fathallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Automatic Performance Tuning (iWAPT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tokio, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of performance models for adaptive algorithm selection on heterogeneous clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing (PDP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Weinmar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Order Broadcast on Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Bebers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium in Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Brazil. pp.to be announced</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating performance models and adaptive approaches for efficient parallel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAA'08 : 5th International Workshop on Parallel Matrix Algorithms and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Performance Modeling on Hierarchical Grid Computing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahid Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cluster Computing and the Grid - CCGrid 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Prediction on Grid Environments: modeling and algorithmic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium - CoreGRID'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Contention Effects on MPI_Alltoall Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Martinasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Grid and Pervasive Computing - GPC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Total Exchange on Two Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International European Conference on Parallel and Distributed Computing - Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rennes, France. pp.848-857, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Network Contention Effects on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Exchange Performance Modelling under Network Contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Parallel Processing and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.100-107, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11752578_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Heuristics for Efficient Broadcast Operations on Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Performance Modeling, Evaluation, and Optimisation of Parallel and Distributed Systems (PMEO-PDS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de Performances pour les Communications Collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENPAR'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Tuning of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.28-35, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterisation of Intra-Cluster Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.254-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Logical Homogeneous Clusters for Efficient Wide-area Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mounié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPVM/MPI 2004 11th European PVM/MPI Users' Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.319-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002547v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iRBP, A Fault Tolerant Total Order Broadcast for Large Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.632-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of heartbeat-like Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002536v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática do Desempenho dos Detectores de Defeitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of Failure Detectors Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação Não Confiável em Detectores de Defeitos com Falhas por Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática dos Detectores de Defeitos e sua Influência no Desempenho das Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the V Semana Acadêmica do PPGC-UFRGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação Prática de um Detector de Defeitos: teoria versus implementação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Eleonora Schreiber Jansch-Pôrto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo sobre Comunicação de Grupos para Tolerância a Falhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IV Simpósio Nacional de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementação de uma Situação de Corrida Crítica em Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the II Ciclo de Palestras do Curso de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Santa Maria, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dênnis José da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vanalderwiert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévisions à court terme avec des réseaux d'automates stochastiques en météorologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSR'25 - Modélisation des Systèmes Réactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of biomass burning events and their atmospheric effects: A study with WRF-chem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Lima de Bem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Morichetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meteorological models with AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on impacts of extreme climate events on Amazon rainforest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Monte Carlo Denoiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Performance Graphics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver (Colorado, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie et analyse des parois d’artères par micro-tomographie aux rayons X synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Smart Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ROMEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLEIL Users' Meeting (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Ben Zemzem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Denoising for Spectral Monte Carlo Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Rouphael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Reims, France. , Eurographics 2022 - Posters, 2022, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egp.20221011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation Sémantique pour la Détection des Raisins en conditions naturelles et industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Forecast of Stratospheric Ozone Advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a stratospheric ozone reduction event of tropical origin influenced by the secondary of the antarctic ozone hole over the southern Brazil through CFSV2: July/August 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagner Anabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Guzmán Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadrennial Ozone Symposium of the International Ozone Commission (QOS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Daejeon, South Korea. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Assisted Harvest Assessment on the Champagne Vineyards: challenges and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nanoelectronics Applications Design and Technology Conference (ADTC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to speed up drug research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giorkallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal LSTM Forecasting of Ozone Secondary Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. 21, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10500904.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2023, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications collectives pour les grilles de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Europeennes, pp.188, 2010, 978-6131531262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-Viticulture and Deep Learning: Challenges and Recent Developments on Yield Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kornyshova, E., Deneckère, R., Brinkkemper, S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Life and Smart Life Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.187-207, 2025, 978-3-031-75886-7. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75887-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a “Pervasive Information System” (PIS)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuele Kirsch Pinheiro, Carine Souveyet, Philippe Roose, Luiz Angelo Steffenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Evolution of Pervasive Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Springer International Publishing, pp.1-17, 2023, 978-3031181757. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18176-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Lightweight CNN for Images: Architectural Components and Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Edge Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publisher, pp.1-260, 2023, 9788770041027. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770041010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Strategies to Implement a Grapevine Downy Mildew Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Langlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Artificial Intelligence Technologies and Applications, Rivers Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-187, 2022, 9788770227919. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788770227902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven Yield Estimation Using an Autonomous Robot for Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-288, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Vineyards Environmental Monitoring System Using Deep Edge AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Noaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pierlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ouvinha de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Digitising Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2021, 9788770226646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Implement Edge Computing in a P2P Pervasive Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fog Computing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.142-157, 2018, 9781522556497. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5649-7.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Prediction Mechanism In An Intentional Pervasive Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Vanrompay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Souveyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies and Techniques for Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.251-275, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid of Security: a decentralized enforcement of the network security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, Countermeasures, and Advances in Applied Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.426-443, 2012, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0978-5.ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcasting for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Fkaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Magoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals in Grid Computing: Theory, Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC, pp.207-234, 2009, Chapman &amp; Hall/CRC Numerical Analysis and Scientific Computing Series, 978-1-4398-0367-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’estimation automatique de la qualité d’un produit agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Krajecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chemchem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3130377. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing RBP, a Total Order Broadcast Protocol for Unreliable Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectores de Defeitos Não Confiáveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing asynchronous execution with task-based programming: A methodology for efficient porting on heterogeneous supercomputers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ferat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Foyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LeYOLO, New Scalable and Efficient CNN Architecture for Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Hollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mohimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Influence of the Antarctic Ozone Hole in Southern Brazil: Conceptual model for 42 years of analysis the atmospheric dynamics on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Dornelles Bittencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Vaz Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação dos Detectores de Defeitos e sua Influência nas Operações de Consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps on the Development of a P2P Middleware for Map-Reduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Scalable Total Order Broadcast for Wide-area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6037, INRIA. 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116895v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Network Contention Effects\\ on All-to-All Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116891v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Adaptive Collective Communications on Heterogeneous Hierarchical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116897v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaPIe : Communications Collectives adaptées aux Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Barchet-Estefanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la Gestion de l'Hétérogénéité dans les Environnements Distribués et Pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Angelo Steffenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Reims Champagne Ardenne, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01681145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId443"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C15A9A22"/>
+    <w:nsid w:val="453878BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D34080FC"/>
+    <w:nsid w:val="4A08AF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="726BDC70"/>
+    <w:nsid w:val="86A4B96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D7FA5525"/>
+    <w:nsid w:val="EDCAD162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2FDED2D8"/>
+    <w:nsid w:val="F313197B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E64C4E1"/>
+    <w:nsid w:val="2050A106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="080043A7"/>
+    <w:nsid w:val="F7AC73B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ED09B160"/>
+    <w:nsid w:val="C9F317EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-angelo-steffenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139975364" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-4573-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romeo.univ-reims.fr/chps/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cosy.univ-reims.fr/~lsteffenel/gpEasy/index.php/These_et_Dissertations" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05247739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto D&#237;az" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quantum7030041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciano Scremin Puhales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0056-KC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03810418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mohimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03349665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Diaz-Toro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v88n218.90781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03437912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roesler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v13i2.2108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l &#183; Krajecki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02359-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03462093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02479431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luj&#225;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela-Valdivia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Mocskos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03283482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X55305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01799833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITSA/2018010101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Tiago Augusto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0292-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04918888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676311v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012728000003711" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04665473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noizet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rouphael" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP59025.2023.00042" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676332v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676360v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Almagro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624586" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Langlet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701397v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Durigon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cordonnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escotte-Binet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1758981" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897780" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04209-6_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02925055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12804-3_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02751154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Char&#227;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49432-2_10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Alves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02139032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007799705610568" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.151" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645879" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Marin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos D. Lima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cortez da Rocha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006787006420647" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Hoffmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele K. Pinheiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur de O. Stein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006350803320337" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02178787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Muenchen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s T Siqueira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709050v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Pinheiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.215" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33313-7_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299906v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Cogorno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2015.73" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709731v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_36" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709065v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.102" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510837v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Fkaier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510834v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fathallah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Achour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001661v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002536v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Eleonora Schreiber Jansch-P&#244;rto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002535v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002534v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002539v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002540v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002541v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543486v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543427v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Morichetti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6413" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676512v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04042962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581377v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676520v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04929528v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676461v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770041010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676473v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770227902" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355270v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coppola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noaille" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierlot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ouvinha de Oliveira" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_details.php?book_id=967" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355284v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02280040v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5649-7.ch006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690704v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676531v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002542v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002544v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572302v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04622828v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04249566v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091931v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858318v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116895v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116891v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116897v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011603v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681145v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-angelo-steffenel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-4088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108006573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X9wgsXkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139975364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-4573-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romeo.univ-reims.fr/chps/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cosy.univ-reims.fr/~lsteffenel/gpEasy/index.php/These_et_Dissertations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05247739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto D&#237;az" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quantum7030041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05322617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Lima de Bem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner Anabor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qassim Esmaeel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaid Ait Barka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Backes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0056-KC" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04676291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Vaz Peres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Begue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valentin Bageston" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16112017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciano Scremin Puhales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Grasso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03810418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mohimont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03160652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dornelles Bittencourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05944-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03092488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2020.101321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03349665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Javier Diaz-Toro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios-Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/dyna.v88n218.90781" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03272756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio Godinho dos Reis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/1982-3908_2021_44_36142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03437912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chemchem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roesler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Josue Rojas Yepes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18272/aci.v13i2.2108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l &#183; Krajecki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02359-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03462093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rasera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02479431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luj&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Otero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela-Valdivia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Mocskos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03283482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460X55305" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02290588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-37-1049-2019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-77863340030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01799833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJITSA/2018010101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme W. Cassales" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schwertner Char&#227;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch-Pinheiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-016-0361-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ahmadou Diallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Angelo Steffenel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba N&#8217;diaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/inis.2.3.e1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Tiago Augusto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-015-0292-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01085287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pitthan Barcelos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Stein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jcssp.2014.2194.2210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-009-0349-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSX411L9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Martinasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Nasri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2009.022026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Hollard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04918888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012728000003711" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676306v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04665473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Noizet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rouphael" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP59025.2023.00042" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957679v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Almagro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hernandez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624586" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700227v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897780" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03749364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pereira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15922-0_1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Langlet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647740v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676381v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Durigon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE220028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676402v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Darme" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cordonnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escotte-Binet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1758981" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jaime Barrios Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03647743v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03559430v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426932v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426929v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04209-6_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02925055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rojas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02139032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Char&#227;o" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007799705610568" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Villari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Valenzuela" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12804-3_10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120029v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02751154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas da Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49432-2_10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02174701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Alves" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAHPC.2018.8645879" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02299902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.151" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02119998v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Marin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos D. Lima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cortez da Rocha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006787006420647" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward David Moreno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.73" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709037v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Hoffmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele K. Pinheiro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur de O. Stein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006350803320337" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02178787v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120160v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Muenchen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;s T Siqueira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leandro Nesi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024598" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Pinheiro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709050v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Pinheiro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.04.215" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33313-7_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02299906v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.102" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01196986v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weigert Cassales" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.058" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709072v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Cogorno" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nesmachnow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2015.73" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709731v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47063-4_36" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Dieng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08368-1_26" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01003008v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.402" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00903718v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Najar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.84" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00740068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510837v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Fkaier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02514900v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rabat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2009.53" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510836v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510834v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fathallah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Achour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bebers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694432v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177535v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_12" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136204v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_91" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet Steffenel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11752578_13" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022008v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004368v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Barchet-Estefanel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002548v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002546v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002547v3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001661v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002536v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Eleonora Schreiber Jansch-P&#244;rto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002535v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002537v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002539v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002538v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002540v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002541v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543486v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Brenner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543427v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Morichetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6413" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04716800v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931636v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676512v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946851v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981316v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04042962v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581374v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Guzm&#225;n Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03581405v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02120012v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kirsch" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10500904.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877413v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690710v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04929528v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75887-4_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877447v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676461v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770041010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676473v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788770227902" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355284v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riverpublishers.com/research_details.php?book_id=967" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03355270v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Coppola" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Noaille" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pierlot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ouvinha de Oliveira" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02280040v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5649-7.ch006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831733v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vanrompay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0978-5.ch022" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690704v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676531v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002542v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002544v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572302v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foyer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04622828v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04249566v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091931v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116895v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116891v3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116897v3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011603v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681145v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>