--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity drives positive microbial associations in the rhizosphere enhancing carbon use efficiency in agricultural soils</w:t>
+                <w:t xml:space="preserve">Beyond growth: The significance of non-growth anabolism for microbial carbon-use efficiency in the light of soil carbon stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz A Domeignoz-Horta</w:t>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seraina L Cappelli</w:t>
+                <w:t xml:space="preserve">Cordula Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashmi Shrestha</w:t>
+                <w:t xml:space="preserve">Folasade K Olagoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Gerin</w:t>
+                <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalea K Lohila</w:t>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.8065. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.109400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52449-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705533v1</w:t>
+                <w:t xml:space="preserve">hal-04526056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond growth: The significance of non-growth anabolism for microbial carbon-use efficiency in the light of soil carbon stabilisation</w:t>
+                <w:t xml:space="preserve">Plant diversity drives positive microbial associations in the rhizosphere enhancing carbon use efficiency in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Bölscher</w:t>
+                <w:t xml:space="preserve">Luiz A Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordula Vogel</w:t>
+                <w:t xml:space="preserve">Seraina L Cappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folasade K Olagoke</w:t>
+                <w:t xml:space="preserve">Rashmi Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
+                <w:t xml:space="preserve">Stephanie Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+                <w:t xml:space="preserve">Annalea K Lohila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 193, pp.109400. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.8065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52449-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526056v1</w:t>
+                <w:t xml:space="preserve">hal-04705533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmodium Volatiles in “Push-Pull” Agriculture and Protection Against the Fall Armyworm, Spodoptera frugiperda</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M Mutyambai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for the role of microbial community composition in the formation of soil organic matter composition and persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Shinfuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity drives carbon use efficiency in a model soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Pold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,90 +1332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Growth: The Significance of Non-Growth Anabolism for Microbial Carbon-Use Efficiency in the Light of Soil Carbon Stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordula Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folasade Olagoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1482,103 +1482,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond growth? The significance of non-growth anabolism for microbial carbon-use efficiency in the light of mineralassociated carbon stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordula Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folasade K Olagoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM2024 - 9th International Symposium of Interactions of Soil Minerals with Organic Components and Microoganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. </w:t>
@@ -1639,51 +1639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond growth? The significance of microbial maintenance for carbon-use efficiency in the light of soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Lepori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Rohner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Wagai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraina L Cappelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shrestha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalea K Lohila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52449-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vogel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade K Olagoke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H.E. Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Odermatt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chidawanyika" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Mutyambai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.100981.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04524684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Loaiza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04180008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey Erb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16544" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04387927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Shinfuku" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Junier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00071-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Allen Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serita D Frey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry M Melillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17502-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade Olagoke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brunn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01494970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz Horta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Lepori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Rohner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingqi Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rota Wagai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vogel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade K Olagoke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H.E. Meurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraina L Cappelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shrestha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalea K Lohila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52449-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Odermatt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chidawanyika" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Mutyambai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.100981.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04524684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Loaiza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verrecchia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04180008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey Erb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16544" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04387927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Shinfuku" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Junier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00071-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Allen Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serita D Frey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry M Melillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17502-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade Olagoke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brunn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7550" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01494970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz Horta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOS031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>