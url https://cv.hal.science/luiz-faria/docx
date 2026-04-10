--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -66,3446 +66,3588 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of polynomial particular solutions of linear constant-coefficient partial differential equations</w:t>
+                <w:t xml:space="preserve">A complex-scaled boundary integral equation for the embedded eigenvalues and complex resonances of the Neumann-Poincaré operator on domains with corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G. Anderson</w:t>
+                <w:t xml:space="preserve">Luiz Maltez Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+                <w:t xml:space="preserve">Florian Monteghetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 162C, pp.94-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2024.02.045⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 197, pp.135-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146453v4</w:t>
+                <w:t xml:space="preserve">hal-04970403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, high-order numerical evaluation of volume potentials via polynomial density interpolation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined field-only boundary integral equations for PEC electromagnetic scattering problem in spherical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez‐Arancibia</w:t>
+                <w:t xml:space="preserve">Catalin Turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 511, pp.113091. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1561865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181164v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and momentum losses in H 2 –O2 –N 2/Ar detonations: on the existence of set-valued solutions with detailed thermochemistry</w:t>
+                <w:t xml:space="preserve">Study of a qualitative model for combustion waves: Flames, detonations, and deflagration-to-detonation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Veiga-López</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andrei Yu. Goldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Magomedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00193-024-01182-5⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 273, pp.106213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931236v1</w:t>
+                <w:t xml:space="preserve">hal-05544147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive solutions of nonlinear elliptic equations involving unbounded variable exponents and convection term</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A complex-scaled boundary integral equation for time-harmonic water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Motreanu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez‐Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42985-024-00298-8⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (4), pp.1532-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1607866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791936v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasilinear Systems with Unbounded Variable Exponents and Convection Terms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat and momentum losses in H 2 –O2 –N 2/Ar detonations: on the existence of set-valued solutions with detailed thermochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veiga-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Motreanu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00574-024-00391-x⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.273-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-024-01182-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791845v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined field-only boundary integral equations for PEC electromagnetic scattering problem in spherical geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Positive solutions of nonlinear elliptic equations involving unbounded variable exponents and convection term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catalin Turc</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Motreanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SN Partial Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (5), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42985-024-00298-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219901v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex-scaled boundary integral equation for time-harmonic water waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quasilinear Systems with Unbounded Variable Exponents and Convection Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson De Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pérez‐Arancibia</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Motreanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.04127⟩</w:t>
+              <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática / Bulletin of the Brazilian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00574-024-00391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286461v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windowed Green function method for wave scattering by periodic arrays of 2D obstacles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Construction of polynomial particular solutions of linear constant-coefficient partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pérez‐arancibia</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162C, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2024.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sapm.12540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940468v1</w:t>
+                <w:t xml:space="preserve">hal-04146453v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemistry on the steady solutions of hydrogen gaseous detonations with friction losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast, high-order numerical evaluation of volume potentials via polynomial density interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Veiga-Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez‐Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 511, pp.113091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03748612v1</w:t>
+                <w:t xml:space="preserve">hal-04181164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General-purpose kernel regularization of boundary integral equations via density interpolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence of chemistry on the steady solutions of hydrogen gaseous detonations with friction losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Veiga-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Maltez Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.112050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.113703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964015v1</w:t>
+                <w:t xml:space="preserve">hal-03748612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planewave Density Interpolation Methods for the EFIE on Simple and Composite Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Windowed Green function method for wave scattering by periodic arrays of 2D obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Strauszer-Caussade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantine Sideris</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Fernandez-Lado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez‐arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (1), pp.277-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429487v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical observations on DDT in smooth narrow channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">General-purpose kernel regularization of boundary integral equations via density interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Maltez Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.142⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.113703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.113703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989874v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic density interpolation methods for high-order evaluation of Laplace layer potentials in 2D and 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catalin Turc</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical observations on DDT in smooth narrow channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ballossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Maltez Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429461v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planewave Density Interpolation Methods for 3D Helmholtz Boundary Integral Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Planewave Density Interpolation Methods for the EFIE on Simple and Composite Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Sideris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429685v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution quadrature methods for time-domain scattering from unbounded penetrable interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Harmonic density interpolation methods for high-order evaluation of Laplace layer potentials in 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.411-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429472v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of a walking droplet and a submerged pillar: From scattering to the logarithmic spiral</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Planewave Density Interpolation Methods for 3D Helmholtz Boundary Integral Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (9), pp.096105. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.A2088-A2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1239866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429465v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Chained Turbulence in Actively Driven Flows on Spheres</w:t>
+                <w:t xml:space="preserve">Convolution quadrature methods for time-domain scattering from unbounded penetrable interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Mickelin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignacio Labarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.164503⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2227), pp.20190029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429454v1</w:t>
+                <w:t xml:space="preserve">hal-02429472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking droplets interacting with single and double slits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous Chained Turbulence in Actively Driven Flows on Spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Mickelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonasz Słomka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keaton Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lecoanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Vasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 835, pp.1136-1156. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.164503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301368v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation Level Matching: An Extension of the Method of Matched Asymptotic Expansion for Problems of Wave Propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Walking droplets interacting with single and double slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Rosales</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sapm.12183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 835, pp.1136-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429473v1</w:t>
+                <w:t xml:space="preserve">hal-02301368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for Faraday pilot waves over variable topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The interaction of a walking droplet and a submerged pillar: From scattering to the logarithmic spiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-T. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.750⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (9), pp.096105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429448v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specular reflection of walking droplets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Equation Level Matching: An Extension of the Method of Matched Asymptotic Expansion for Problems of Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Bush</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.537⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (2), pp.265-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301365v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-valued solutions for non-ideal detonation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A model for Faraday pilot waves over variable topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Ermolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 811, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00193-015-0610-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429450v1</w:t>
+                <w:t xml:space="preserve">hal-02429448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Model Equation in Detonation Theory: Multidimensional Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-specular reflection of walking droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Rosales</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1039663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429970v1</w:t>
+                <w:t xml:space="preserve">hal-02301365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented coloring in planar, bipartite, bounded degree 3 acyclic oriented graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Set-valued solutions for non-ideal detonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+                <w:t xml:space="preserve">R. Semenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klein</w:t>
+                <w:t xml:space="preserve">A. Kasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ermolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.023⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.141-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-015-0610-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320175v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of weakly nonlinear self-sustained detonations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of a Model Equation in Detonation Theory: Multidimensional Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Rosales</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.577⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3), pp.887-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1039663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429423v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative modeling of the dynamics of detonations with losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aslan Kasimov</w:t>
+                <w:t xml:space="preserve">Oriented coloring in planar, bipartite, bounded degree 3 acyclic oriented graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429442v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Model Equation in Detonation Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theory of weakly nonlinear self-sustained detonations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130938232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 784, pp.163-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429438v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for Shock Wave Chaos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Qualitative modeling of the dynamics of detonations with losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Kasimov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.104104⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.2015-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429416v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of a Model Equation in Detonation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Kasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (2), pp.547-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130938232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model for Shock Wave Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Kasimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.104104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abiotic correlates of bee diversity and composition along eastern Neotropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (5), pp.547-562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-013-0205-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates of curved boundary element methods for the 3D Laplace and Helmholtz equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200671v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04970403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and Asymptotic Theory of Detonations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematical Physics [math-ph]. KAUST, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02497249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3515,153 +3657,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataFlowTasks.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:30c9a232600daee74fb57083f2f4d58199721cdc;origin=https://github.com/maltezfaria/DataFlowTasks.jl;visit=swh:1:snp:efc8ebc154716dd1fdd6a499ff5ddd153b0d952a;anchor=swh:1:rev:eecc3db640d532029f8b39af3ca33a5b424a4e7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3808,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146453v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Anderson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arancibia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.02.045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181164v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veiga-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-024-01182-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Motreanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-024-00298-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791845v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson De Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-024-00391-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Turc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.04127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strauszer-Caussade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Fernandez-Lado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;arancibia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Veiga-Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Maltez Faria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113703" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sideris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1239866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Labarca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-T. Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Damiano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bush" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mickelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonasz S&#322;omka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.164503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301368v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.790" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S&#225;enz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.537" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ermolaev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0610-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1039663" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coelho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Kasimov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rosales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.577" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938232" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.104104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0205-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970403v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sivadon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30c9a232600daee74fb57083f2f4d58199721cdc;origin=https://github.com/maltezfaria/DataFlowTasks.jl;visit=swh:1:snp:efc8ebc154716dd1fdd6a499ff5ddd153b0d952a;anchor=swh:1:rev:eecc3db640d532029f8b39af3ca33a5b424a4e7e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970403v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Maltez Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.08.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arancibia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Turc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1561865" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu. Goldin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Magomedov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Kasimov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veiga-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-024-01182-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson de Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Motreanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-024-00298-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson De Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-024-00391-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146453v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.02.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181164v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Veiga-Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strauszer-Caussade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Fernandez-Lado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;arancibia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sideris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1239866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Labarca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mickelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonasz S&#322;omka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.164503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bush" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.790" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-T. Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Damiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S&#225;enz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.537" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ermolaev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0610-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1039663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coelho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rosales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938232" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.104104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0205-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sivadon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30c9a232600daee74fb57083f2f4d58199721cdc;origin=https://github.com/maltezfaria/DataFlowTasks.jl;visit=swh:1:snp:efc8ebc154716dd1fdd6a499ff5ddd153b0d952a;anchor=swh:1:rev:eecc3db640d532029f8b39af3ca33a5b424a4e7e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>