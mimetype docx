--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -191,291 +191,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined field-only boundary integral equations for PEC electromagnetic scattering problem in spherical geometries</w:t>
+                <w:t xml:space="preserve">Study of a qualitative model for combustion waves: Flames, detonations, and deflagration-to-detonation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrei Yu. Goldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Magomedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catalin Turc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1561865⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 273, pp.106213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219901v1</w:t>
+                <w:t xml:space="preserve">hal-05544147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a qualitative model for combustion waves: Flames, detonations, and deflagration-to-detonation transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Yu. Goldin</w:t>
+                <w:t xml:space="preserve">Combined field-only boundary integral equations for PEC electromagnetic scattering problem in spherical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamil Magomedov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Faria</w:t>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aslan Kasimov</w:t>
+                <w:t xml:space="preserve">Catalin Turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 273, pp.106213. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1561865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544147v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex-scaled boundary integral equation for time-harmonic water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez‐Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -535,51 +535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and momentum losses in H 2 –O2 –N 2/Ar detonations: on the existence of set-valued solutions with detailed thermochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Veiga-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -639,51 +639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive solutions of nonlinear elliptic equations involving unbounded variable exponents and convection term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Motreanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -743,51 +743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasilinear Systems with Unbounded Variable Exponents and Convection Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson De Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Motreanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -860,64 +860,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 162C, pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -977,51 +977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez‐Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1185,51 +1185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windowed Green function method for wave scattering by periodic arrays of 2D obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strauszer-Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Fernandez-Lado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General-purpose kernel regularization of boundary integral equations via density interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Maltez Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1497,77 +1497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planewave Density Interpolation Methods for the EFIE on Simple and Composite Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine Sideris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1605,77 +1605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic density interpolation methods for high-order evaluation of Laplace layer potentials in 2D and 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 376, pp.411-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1703,235 +1703,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planewave Density Interpolation Methods for 3D Helmholtz Boundary Integral Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Convolution quadrature methods for time-domain scattering from unbounded penetrable interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Labarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1239866⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2227), pp.20190029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429685v1</w:t>
+                <w:t xml:space="preserve">hal-02429472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution quadrature methods for time-domain scattering from unbounded penetrable interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Planewave Density Interpolation Methods for 3D Helmholtz Boundary Integral Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pérez-Arancibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 475 (2227), pp.20190029. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.A2088-A2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1239866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429472v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Chained Turbulence in Actively Driven Flows on Spheres</w:t>
               </w:r>
@@ -2077,51 +2077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-T. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2298,51 +2298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation Level Matching: An Extension of the Method of Matched Asymptotic Expansion for Problems of Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2389,51 +2389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for Faraday pilot waves over variable topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 811, pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2493,51 +2493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,51 +2597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-valued solutions for non-ideal detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Semenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Model Equation in Detonation Theory: Multidimensional Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,64 +2922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of weakly nonlinear self-sustained detonations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,64 +3026,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative modeling of the dynamics of detonations with losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.2015-2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3117,64 +3117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Model Equation in Detonation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3221,64 +3221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for Shock Wave Chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslan Kasimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Rosales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic correlates of bee diversity and composition along eastern Neotropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,51 +3448,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates of curved boundary element methods for the 3D Laplace and Helmholtz equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and Asymptotic Theory of Detonations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematical Physics [math-ph]. KAUST, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3671,51 +3671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataFlowTasks.jl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970403v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Maltez Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.08.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219901v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arancibia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Turc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1561865" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu. Goldin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Magomedov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Kasimov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veiga-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-024-01182-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson de Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Motreanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-024-00298-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson De Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-024-00391-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146453v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.02.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181164v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Veiga-Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strauszer-Caussade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Fernandez-Lado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;arancibia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sideris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1239866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Labarca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mickelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonasz S&#322;omka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.164503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bush" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.790" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-T. Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Damiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S&#225;enz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.537" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ermolaev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0610-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1039663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coelho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rosales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938232" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.104104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0205-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sivadon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30c9a232600daee74fb57083f2f4d58199721cdc;origin=https://github.com/maltezfaria/DataFlowTasks.jl;visit=swh:1:snp:efc8ebc154716dd1fdd6a499ff5ddd153b0d952a;anchor=swh:1:rev:eecc3db640d532029f8b39af3ca33a5b424a4e7e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970403v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Maltez Faria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monteghetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.08.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu. Goldin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Magomedov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslan Kasimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Arancibia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Turc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1561865" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;Arancibia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1607866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veiga-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-024-01182-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson de Araujo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Motreanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-024-00298-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson De Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00574-024-00391-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146453v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.02.045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181164v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Veiga-Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strauszer-Caussade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Fernandez-Lado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez&#8208;arancibia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12540" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Sideris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Labarca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1239866" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mickelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonasz S&#322;omka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.164503" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Harris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bush" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.790" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-T. Brun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Damiano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosales" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12183" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S&#225;enz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.537" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasimov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ermolaev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-015-0610-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1039663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coelho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429423v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rosales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938232" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.104104" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0205-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02497249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sivadon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30c9a232600daee74fb57083f2f4d58199721cdc;origin=https://github.com/maltezfaria/DataFlowTasks.jl;visit=swh:1:snp:efc8ebc154716dd1fdd6a499ff5ddd153b0d952a;anchor=swh:1:rev:eecc3db640d532029f8b39af3ca33a5b424a4e7e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>