--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -656,558 +656,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Approaches for Indirect Aging Estimation in Power Converters</w:t>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Farah Hassan</w:t>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Genie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222899v1</w:t>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal approach for Evolutionary Microgrids Modeling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Attia</w:t>
+                <w:t xml:space="preserve">Data-Driven Approaches for Indirect Aging Estimation in Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Farah Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141093v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Formal approach for Evolutionary Microgrids Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de systèmes à structure dynamique basés sur des équations différentielles avec DEVS statique</w:t>
+                <w:t xml:space="preserve">Approche intégrée pour la modélisation et la simulation des systèmes à structure dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Modélisation et de la Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cargese (Corse), France</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769752v1</w:t>
+                <w:t xml:space="preserve">hal-04645089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée pour la modélisation et la simulation des systèmes à structure dynamique</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de systèmes à structure dynamique basés sur des équations différentielles avec DEVS statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Modélisation et de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645089v1</w:t>
+                <w:t xml:space="preserve">hal-04769752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la réparabilité des systèmes techniques, une proposition méthodologique basée sur la documentation collaborative - Exemple/cas d’un convertisseur de puissance open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,77 +1439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association générique logiciel-matériel en informatique industrielle pour l'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Farah Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,51 +1547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the repairability of technical systems, a methodological proposal based on collaborative documentation -Example/case of an open source power converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,135 +2068,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modelling Method for Active Power Components Based on Datasheet Information</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular Power Electronics: The missing link in Rural Electrification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2018; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.1924-1930</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092296v1</w:t>
+                <w:t xml:space="preserve">hal-02983367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling technique of low power air-cooled PEBBmodules</w:t>
               </w:r>
@@ -2284,96 +2245,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Power Electronics: The missing link in Rural Electrification?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Modelling Method for Active Power Components Based on Datasheet Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France. 7p</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2018; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.1924-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983367v1</w:t>
+                <w:t xml:space="preserve">hal-02092296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Efficiency and Power Density, High Step-Up, Non-isolated DC-DC Converter Based on Multicell Approach</w:t>
               </w:r>
@@ -3387,64 +3387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jahnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. ITEC + EATS Conference 2022 Anaheim, CA, United States. 2022, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,51 +4977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE75B85F"/>
+    <w:nsid w:val="D922B9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5208,51 +5208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-fernando-lavado-villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7157-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176194215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Farah Hassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alinei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arthaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orgiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Karaani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397152v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chamorro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Essalam Badoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Khemliche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVK8VXL5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preindl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jahnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-fernando-lavado-villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7157-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176194215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Farah Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alinei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arthaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orgiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Karaani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397152v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chamorro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Essalam Badoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Khemliche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVK8VXL5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preindl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jahnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>