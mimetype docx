--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -656,260 +656,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+                <w:t xml:space="preserve">Data-Driven Approaches for Indirect Aging Estimation in Power Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+                <w:t xml:space="preserve">Ayoub Farah Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Alinei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+                <w:t xml:space="preserve">hal-05222899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Approaches for Indirect Aging Estimation in Power Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Farah Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Foucher</w:t>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Alinei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Genie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222899v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal approach for Evolutionary Microgrids Modeling and Simulation</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la réparabilité des systèmes techniques, une proposition méthodologique basée sur la documentation collaborative - Exemple/cas d’un convertisseur de puissance open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,77 +1439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association générique logiciel-matériel en informatique industrielle pour l'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Farah Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,51 +1547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the repairability of technical systems, a methodological proposal based on collaborative documentation -Example/case of an open source power converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,64 +3387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jahnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alinei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. ITEC + EATS Conference 2022 Anaheim, CA, United States. 2022, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,51 +4977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D922B9C9"/>
+    <w:nsid w:val="971619F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5208,51 +5208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-fernando-lavado-villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7157-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176194215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Farah Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alinei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arthaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orgiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Karaani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397152v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chamorro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Essalam Badoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Khemliche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVK8VXL5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preindl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jahnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-fernando-lavado-villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7157-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176194215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Farah Hassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alinei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arthaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orgiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Karaani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397152v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chamorro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Essalam Badoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Khemliche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVK8VXL5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preindl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jahnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>