--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -764,260 +764,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Formal approach for Evolutionary Microgrids Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+                <w:t xml:space="preserve">hal-05141093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal approach for Evolutionary Microgrids Modeling and Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Foucher</w:t>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141093v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée pour la modélisation et la simulation des systèmes à structure dynamique</w:t>
               </w:r>
@@ -3387,64 +3387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
@@ -4977,51 +4977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="971619F1"/>
+    <w:nsid w:val="850EE300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5208,51 +5208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-fernando-lavado-villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7157-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176194215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Farah Hassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alinei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arthaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orgiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Karaani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397152v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chamorro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Essalam Badoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Khemliche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVK8VXL5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preindl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jahnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luiz-fernando-lavado-villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7157-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176194215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Regruto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Villa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalie Alchami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Attia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kemdeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05222899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Farah Hassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alinei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04769752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arthaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Orgiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ruelland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04490872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Karaani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04397152v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dulout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chamorro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEL.2015.7236466" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd Essalam Badoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Khemliche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Ould Bouamama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.05.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVK8VXL5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2012.2185040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04430648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preindl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jahnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00948640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENT053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>