--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -97,51 +97,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -265,12481 +265,13124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap for Quantum Nanophotonics with Free Electrons</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence, light injection and EELS in STEM: From comparative to coincidence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Javier García de Abajo</w:t>
+                <w:t xml:space="preserve">Luiz H G Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Polman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00585⟩</w:t>
+              <w:t xml:space="preserve">Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmicro/dfaf047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274078v1</w:t>
+                <w:t xml:space="preserve">hal-05358945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Weak Coupling Nanophysics with Free Electron Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Roadmap for Photonics with 2D Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javier García de Abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Basov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Koppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Auad</w:t>
+                <w:t xml:space="preserve">Lorenzo Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Goldmann</w:t>
+                <w:t xml:space="preserve">Matteo Ceccanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202501548⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.3961-4095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359373v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Absorption in Hexagonal-Diamond Si and Ge Nanowires: Insights from STEM-EELS Experiments and Ab Initio Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap for Quantum Nanophotonics with Free Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javier García de Abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Polman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz H G Tizei</w:t>
+                <w:t xml:space="preserve">Cruz Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Re Fiorentin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Túnica</w:t>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01406⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.4760-4817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358969v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-Interband Hybridization and Anomalous Production of Hot Electrons in Aluminum Nanoantennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct measurement of the longitudinal exciton dispersion in h -BN by resonant inelastic X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Ruotsalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Susana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Martin</w:t>
+                <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Avalos-Ovando</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Lamaze</w:t>
+                <w:t xml:space="preserve">Luiz Galvão Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c05690⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (8), pp.085207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/wn39-b2sh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128869v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap for Photonics with 2D Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ceccanti</w:t>
+                <w:t xml:space="preserve">Strong and Weak Coupling Nanophysics with Free Electron Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00353⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, e01548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274085v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence, light injection and EELS in STEM: From comparative to coincidence experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Optical Absorption in Hexagonal-Diamond Si and Ge Nanowires: Insights from STEM-EELS Experiments and Ab Initio Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz H G Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Re Fiorentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus M van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Túnica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (21), pp.8604-8611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jmicro/dfaf047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c01406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358945v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Combined Optical Measurements of 2D Chalcogenides in van der Waals heterostructures using Cathodoluminescence and Electron Energy Loss Spectroscopy in SEM and STEM</w:t>
+                <w:t xml:space="preserve">Plasmon-Interband Hybridization and Anomalous Production of Hot Electrons in Aluminum Nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Castioni</w:t>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Woo</w:t>
+                <w:t xml:space="preserve">Oscar Avalos-Ovando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Hwa Ho</w:t>
+                <w:t xml:space="preserve">Thomas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Arditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae044.558⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.22343 - 22356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c05690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263590v1</w:t>
+                <w:t xml:space="preserve">hal-05128869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond nanothermometry in an electron microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Castioni</w:t>
+                <w:t xml:space="preserve">High efficiency coupling of free electrons to sub-λ 3 modal volume, high-Q photonic cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Ruggierio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steffi Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05692⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (15), pp.10417-10426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c11211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859044v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Cause and Effect: Nanoscale Vibrational Spectroscopy of Space Weathering from Asteroid Ryugu</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Nano-optics of transition metal dichalcogenides and their van der Waals heterostructures with electron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2b65⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.012001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad97c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04505901v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time calibration studies for the Timepix3 hybrid pixel detector in electron microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
+                <w:t xml:space="preserve">Linking Cause and Effect: Nanoscale Vibrational Spectroscopy of Space Weathering from Asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2023.113889⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Astrophysical Journal Letters, 963 (2), pp.L45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad2b65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199376v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence emission and electron energy loss absorption from a 2D transition metal dichalcogenide in van der Waals heterostructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosecond nanothermometry in an electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Castioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ching-Hwa Ho</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad3d62⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.1601-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c05692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870868v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nanoscale Combined Optical Measurements of 2D Chalcogenides in van der Waals heterostructures using Cathodoluminescence and Electron Energy Loss Spectroscopy in SEM and STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Baaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nianjheng Wu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Hwa Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c05063⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (Supplement_1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae044.558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728893v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Confined Luminescence in Two Dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatimah Habis</w:t>
+                <w:t xml:space="preserve">Time calibration studies for the Timepix3 hybrid pixel detector in electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Baaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Y. Woo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leixin Miao</w:t>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c01739⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 257, pp.113889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2023.113889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870835v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency coupling of free electrons to sub-λ 3 modal volume, high-Q photonic cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Auad</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence emission and electron energy loss absorption from a 2D transition metal dichalcogenide in van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Baaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Hwa Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c11211⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad3d62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729527v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-optics of transition metal dichalcogenides and their van der Waals heterostructures with electron spectroscopies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianjheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (12), pp.3678-3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad97c8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c05063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05360402v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Spatially-resolved Spectroscopy Combining Photon and Monochromated Electron Beams in a STEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Confined Luminescence in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Varkentina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+                <w:t xml:space="preserve">Saiphaneendra Bachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Habis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leixin Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.303⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449322v1</w:t>
+                <w:t xml:space="preserve">hal-04870835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation lifetime extracted from electron-photon (EELS-CL) nanosecond-scale temporal coincidences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+                <w:t xml:space="preserve">Interfacial alloying between lead halide perovskite crystals and hybrid glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wengang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andraž Krajnc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0165473⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43247-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449457v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μeV electron spectromicroscopy using free-space light</w:t>
+                <w:t xml:space="preserve">Recent Advances in Spatially-resolved Spectroscopy Combining Photon and Monochromated Electron Beams in a STEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Varkentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39979-0⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.624-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234409v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Local Electronic Structure and Optical Response Using Spectroscopy Methods in STEM Assisted by Unsupervised Machine Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
+                <w:t xml:space="preserve">Excitation lifetime extracted from electron-photon (EELS-CL) nanosecond-scale temporal coincidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Varkentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Castioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.183⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0165473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449624v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Suppressing Phase Segregation of Mixed‐Halide Perovskite by Glassy Metal‐Organic Frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junlin Lu</w:t>
+                <w:t xml:space="preserve">Determination of Local Electronic Structure and Optical Response Using Spectroscopy Methods in STEM Assisted by Unsupervised Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiphaneendra Bachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leixin Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202304236⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.390-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244595v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic absorption signatures of twisted bilayer WSe2 by electron energy-loss spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Preuß</w:t>
+                <w:t xml:space="preserve">μeV electron spectromicroscopy using free-space light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo J C Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.155429⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39979-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244569v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial alloying between lead halide perovskite crystals and hybrid glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Effective Suppressing Phase Segregation of Mixed‐Halide Perovskite by Glassy Metal‐Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehri Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuemei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Atul Shukla</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43247-6⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202304236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453106v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate influence on transition metal dichalcogenide monolayer exciton absorption linewidth broadening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Excitonic absorption signatures of twisted bilayer WSe2 by electron energy-loss spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mayne</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Preuß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (15), pp.155429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.155429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827787v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quantitative EDS Chemical Analysis of Alloy Nanoparticles by PCA Denoising: Part I, Reducing Reconstruction Bias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caterina Ducati</w:t>
+                <w:t xml:space="preserve">Correlation of Atomic Structure and Luminescence of Two-dimensional MoSe2/WSe2 In-plane Nanodot Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiphaneendra Bachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Trainor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Reifsnyder Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013933⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.1954-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519186v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Single Particle Coupling of Metallic Nanoparticles and Whispering Gallery Mode Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+                <w:t xml:space="preserve">Improving Quantitative EDS Chemical Analysis of Alloy Nanoparticles by PCA Denoising: Part II. Uncertainty Intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Divitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H G Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (S1), pp.1962-1964. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622007656⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.723-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622000551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449647v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence excitation spectroscopy: nanoscale imaging of excitation pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Bocher</w:t>
+                <w:t xml:space="preserve">Substrate influence on transition metal dichalcogenide monolayer exciton absorption linewidth broadening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianjheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abq4947⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.074005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806993v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Mapping of Light Emission in Nanospade-Based InGaAs Quantum Wells Integrated on Si(100): Implications for Dual Light-Emitting Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lemerle</w:t>
+                <w:t xml:space="preserve">Improving Quantitative EDS Chemical Analysis of Alloy Nanoparticles by PCA Denoising: Part I, Reducing Reconstruction Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Divitini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H G Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Ducati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00507⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807908v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based hyperspectral EELS: towards nanosecond temporal resolution</w:t>
+                <w:t xml:space="preserve">Unveiling Single Particle Coupling of Metallic Nanoparticles and Whispering Gallery Mode Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luiz Tizei</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lourenço-Matins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (S1), pp.2648-2649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622010030⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.1962-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449257v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based hyperspectral EELS: towards nanosecond temporal resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathodoluminescence excitation spectroscopy: nanoscale imaging of excitation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Varkentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luiz H G Tizei</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abq4947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369860v2</w:t>
+                <w:t xml:space="preserve">hal-03806993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of Atomic Structure and Luminescence of Two-dimensional MoSe2/WSe2 In-plane Nanodot Heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Reifsnyder Hickey</w:t>
+                <w:t xml:space="preserve">Nanoscale Mapping of Light Emission in Nanospade-Based InGaAs Quantum Wells Integrated on Si(100): Implications for Dual Light-Emitting Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Güniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Balgarkashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622007632⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.5508 - 5515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449636v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quantitative EDS Chemical Analysis of Alloy Nanoparticles by PCA Denoising: Part II. Uncertainty Intervals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caterina Ducati</w:t>
+                <w:t xml:space="preserve">Event-based hyperspectral EELS: towards nanosecond temporal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.723-731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927622000551⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (S1), pp.2648-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654918v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Modified Electronic Levels in the Moiré Patterns in MoS 2 /WSe 2 Using Low-Loss EELS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz Tizei</w:t>
+                <w:t xml:space="preserve">Event-based hyperspectral EELS: towards nanosecond temporal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H G Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00984⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2022.113539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370455v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding transition metal dichalcogenide absorption line widths in electron energy loss spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Schneider</w:t>
+                <w:t xml:space="preserve">Tailored nanoscale plasmon-enhanced vibrational electron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1170-1172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621004426⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.320-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621001719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304721v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing and Mapping the Dynamics of Metal/Insulator Nanodomains Switching in V$_2$O$_3$ by Cryo-Spectromicroscopy Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Can Copper Nanostructures Sustain High-Quality Plasmons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brun</w:t>
+                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013337⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.2444-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874367v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling nanoscale optical and structural properties of TMD monolayers using combined electron spectroscopies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Mapping Modified Electronic Levels in the Moiré Patterns in MoS 2 /WSe 2 Using Low-Loss EELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandhya Susarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas M. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi y Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621001069⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.4071-4077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449672v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-phase sintering of lead halide perovskites and metal-organic framework glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiesheng Wang</w:t>
+                <w:t xml:space="preserve">Spatiotemporal imaging of 2D polariton wave packet dynamics using free electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniv Kurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Herzig Sheinfux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangpeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Yannai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 374, pp.621 - 625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abf4460⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 372 (6547), pp.1181-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abg9015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820202v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal imaging of 2D polariton wave packet dynamics using free electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Yannai</w:t>
+                <w:t xml:space="preserve">Understanding transition metal dichalcogenide absorption line widths in electron energy loss spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianjheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abg9015⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1170-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621004426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325434v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights in optical properties of nanomaterials allowed by high resolution EELS and cathodoluminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probing and Mapping the Dynamics of Metal/Insulator Nanodomains Switching in V$_2$O$_3$ by Cryo-Spectromicroscopy Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Koita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Auad</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1466-1468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621005420⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Proceedings of CISCEM 2021 - the 5th Conference on In-Situ and Correlative Electron Microscopy, 27 (S2), pp.67-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449641v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Unveiling nanoscale optical and structural properties of TMD monolayers using combined electron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hae Yeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621001069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449569v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the coupling of single metallic nanoparticles to whispering-gallery microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+                <w:t xml:space="preserve">Liquid-phase sintering of lead halide perovskites and metal-organic framework glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andraž Krajnc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiesheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03826⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374, pp.621 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf4460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373950v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping metal/insulator nanodomains switching in V 2 O 3 by variable-temperature electron spectromicroscopy investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Novel insights in optical properties of nanomaterials allowed by high resolution EELS and cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brun</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1482-1485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621005468⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1466-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621005420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753267v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale modification of WS$_2$ trion emission by its local electromagnetic environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02600⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156977v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the coupling of single metallic nanoparticles to whispering-gallery microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325447v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored nanoscale plasmon-enhanced vibrational electron spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Nanoscale modification of WS$_2$ trion emission by its local electromagnetic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hae Yeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621001719⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449675v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Copper Nanostructures Sustain High-Quality Plasmons?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mapping metal/insulator nanodomains switching in V 2 O 3 by variable-temperature electron spectromicroscopy investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Koita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1482-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621005468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c04667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135125v1</w:t>
+                <w:t xml:space="preserve">hal-03753267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure and optical properties of semiconductor nanowires polytypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Amato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100375-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (6), pp.062106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453224v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectromicroscopies électroniques : sonder les propriétés optiques de nanomatériaux avec des électrons rapides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial and spectral dynamics in STEM hyperspectral imaging using random scan patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.112912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.112912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030634v1</w:t>
+                <w:t xml:space="preserve">hal-02385543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Cathodoluminescence in a Transmission Electron Microscope Applied to NV Centers in Diamond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Enhanced sputter and secondary ion yields using MeV gold nanoparticle beams delivered by the Andromede facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Loan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael John Eller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Verkhoturov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620020176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.044008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0000173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449621v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Strong Light-matter Interactions Using Fast Electrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic structure and optical properties of semiconductor nanowires polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Amato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620024095⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100375-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449631v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Nanoscale Plasmon-Enhanced Vibrational Electron Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Spectromicroscopies électroniques : sonder les propriétés optiques de nanomatériaux avec des électrons rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.39 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990667v1</w:t>
+                <w:t xml:space="preserve">hal-03030634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Highly Monochromatized EELS with CL for Probing Elementary Excitations and Their Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Time-resolved Cathodoluminescence in a Transmission Electron Microscope Applied to NV Centers in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (S2), pp.1502-1504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620018334⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (S2), pp.2022-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620020176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449662v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and spectral dynamics in STEM hyperspectral imaging using random scan patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+                <w:t xml:space="preserve">Tailored Nanoscale Plasmon-Enhanced Vibrational Electron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Tararan</w:t>
+                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.112912⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.2973-2979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385543v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sputter and secondary ion yields using MeV gold nanoparticle beams delivered by the Andromede facility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing Strong Light-matter Interactions Using Fast Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael John Eller</w:t>
+                <w:t xml:space="preserve">Andrew Yankovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Verkhoturov</w:t>
+                <w:t xml:space="preserve">Battulga Munkhbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Olsén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0000173⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (S2), pp.3182-3184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620024095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955747v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon‐Nanotube‐Supported Copper Polyphthalocyanine for Efficient and Selective Electrocatalytic CO 2 Reduction to CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tran Ngoc Huan</w:t>
+                <w:t xml:space="preserve">Combining Highly Monochromatized EELS with CL for Probing Elementary Excitations and Their Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Zanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Taverna</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201902859⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (S2), pp.1502-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620018334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408905v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroreduction of CO 2 on Single-Site Copper-Nitrogen-Doped Carbon Material: Selective Formation of Ethanol and Reversible Restructuration of the Metal Sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Wakerley</w:t>
+                <w:t xml:space="preserve">Dynamic Random Scan Approach of Spectrum Imaging for Temporal Evolution of Spectroscopic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201907994⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.162-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619001545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301443v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of point defect states in a plasmonic crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy Lovejoy</w:t>
+                <w:t xml:space="preserve">Electroreduction of CO 2 on Single-Site Copper-Nitrogen-Doped Carbon Material: Selective Formation of Ethanol and Reversible Restructuration of the Metal Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilan Karapinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tran Huan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastaran Ranjbar sahraie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wakerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245402⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201907994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390596v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spectral resolution EELS to probe optics at the nanometer scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Emergence of point defect states in a plasmonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Lovejoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (S2), pp.630-631. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192761900388X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.245402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449654v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Random Scan Approach of Spectrum Imaging for Temporal Evolution of Spectroscopic Signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+                <w:t xml:space="preserve">High spectral resolution EELS to probe optics at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (S2), pp.162-163. </w:t>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.630-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927619001545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S143192761900388X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449628v1</w:t>
+                <w:t xml:space="preserve">hal-04449654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Spatial Variations of Plasmon–Exciton Polaritons at the Nanoscale Using Electron Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Olsén</w:t>
+                <w:t xml:space="preserve">Tracking Quantum Effects at the Nanometer Scale with EELS and Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galvao-Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03534⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.952-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761900549X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352563v1</w:t>
+                <w:t xml:space="preserve">hal-04449645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mobility in epidemic dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon‐Nanotube‐Supported Copper Polyphthalocyanine for Efficient and Selective Electrocatalytic CO 2 Reduction to CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilan Karapinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Ngoc Huan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.03.028⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201902859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390587v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Europium into GaN Nanowires by Ion Implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Peres</w:t>
+                <w:t xml:space="preserve">Visualizing Spatial Variations of Plasmon–Exciton Polaritons at the Nanoscale Using Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Yankovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battulga Munkhbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cuadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Olsén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b03534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113795v1</w:t>
+                <w:t xml:space="preserve">hal-02352563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of structural distortion in Eshelby twisted InP nanowires by scanning precession electron diffraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of mobility in epidemic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Cotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Ducati</w:t>
+                <w:t xml:space="preserve">Andreia N.S. Hisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Midgley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elbert E.N. Macau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H. Galvao Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-019-2328-5⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.120663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497483v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvothermally-synthesized tin-doped indium oxide plasmonic nanocrystals spray-deposited onto glass as near-infrared electrochromic films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of Europium into GaN Nanowires by Ion Implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Comeron Lamela</w:t>
+                <w:t xml:space="preserve">D. Nd. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Henrist</w:t>
+                <w:t xml:space="preserve">Xavier Biquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Henrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+                <w:t xml:space="preserve">E. Nogales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Felizardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390577v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer and thin h –BN as substrates for electron spectro-microscopy analysis of plasmonic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+                <w:t xml:space="preserve">Analysis of structural distortion in Eshelby twisted InP nanowires by scanning precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Ducati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Midgley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.939-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-019-2328-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5054751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04449426v1</w:t>
+                <w:t xml:space="preserve">hal-04497483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gap and optically active intragap defects in cubic BN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Solvothermally-synthesized tin-doped indium oxide plasmonic nanocrystals spray-deposited onto glass as near-infrared electrochromic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Comeron Lamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Henrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200, pp.110014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02301034v1</w:t>
+                <w:t xml:space="preserve">hal-02390577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-hybridization within non-Hermitian localized plasmonic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Monolayer and thin h –BN as substrates for electron spectro-microscopy analysis of plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pabitra Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-017-0023-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358027v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Directions Toward Nanophysics Experiments in STEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Colliex</w:t>
+                <w:t xml:space="preserve">Optical gap and optically active intragap defects in cubic BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Sabatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618002660⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (9), pp.094106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389136v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different growth regimes in InP nanowire growth mediated by Ag nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-hybridization within non-Hermitian localized plasmonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pabitra Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.360-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-017-0023-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa9816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882364v1</w:t>
+                <w:t xml:space="preserve">hal-02358027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Cr Dopants and Vacancy Clustering in the Structural and Optical Properties of WSe2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">New Directions Toward Nanophysics Experiments in STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05426⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.434-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618002660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944607v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different growth regimes in InP nanowire growth mediated by Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yih Hong Lee</w:t>
+                <w:t xml:space="preserve">D.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zavarize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H.G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (50), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa9816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352554v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocross: A Highly Tunable Plasmonic System</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between Cr Dopants and Vacancy Clustering in the Structural and Optical Properties of WSe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Hwa Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwong K. Tiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuei-Yi Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05548⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.11162-11168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944910v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postsynthesis of h-BN/Graphene Heterostructures Inside a STEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chao-Hui Yeh</w:t>
+                <w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu K Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih Hong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201502408⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882505v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocross: A Highly Tunable Plasmonic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pabitra Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (30), pp.16521-16527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332404v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
+                <w:t xml:space="preserve">Postsynthesis of h-BN/Graphene Heterostructures Inside a STEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourrellier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Zheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Chang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Hui Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01368⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201502408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059626v1</w:t>
+                <w:t xml:space="preserve">hal-04882505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Daudin</w:t>
+                <w:t xml:space="preserve">Nanometer-scale monitoring of the quantum confined stark effect and emission efficiency droop in multiple GaN/AlN quantum disks in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Z. Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (20), pp.205410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.205410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981358v1</w:t>
+                <w:t xml:space="preserve">hal-01332404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Yi Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron energy loss spectroscopy of excitons in two-dimensional-semiconductors as a function of temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947058⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1157-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882456v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. c. Chang</w:t>
+                <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourrellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (7), pp.4317-4321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059627v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between lamellar twinning and catalyst dynamics in spontaneous core-shell InGaP nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Li</w:t>
+                <w:t xml:space="preserve">Electron energy loss spectroscopy of excitons in two-dimensional-semiconductors as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Chang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.L. Vasconcelos</w:t>
+                <w:t xml:space="preserve">Ang-Yu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Senna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lain-Jong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazu Suenaga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nr02747k⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882617v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric Resolved Luminescence in h-BN Flakes: Excitons and Stacking Order</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Henrique Galvao Tizei</w:t>
+                <w:t xml:space="preserve">Interaction between lamellar twinning and catalyst dynamics in spontaneous core-shell InGaP nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Giorgetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">A. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Senna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ph500141j⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (29), pp.12722-12727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nr02747k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083371v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing and measuring in colours: Electron microscopy and spectroscopies applied to nano-optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+                <w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. h. g. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourrellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. c. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04944590v1</w:t>
+                <w:t xml:space="preserve">hal-02059627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarity-driven nanometric luminescence asymmetry in AlN/GaN heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Auzelle</w:t>
+                <w:t xml:space="preserve">Seeing and measuring in colours: Electron microscopy and spectroscopies applied to nano-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2-3), pp.158-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4897408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02157158v1</w:t>
+                <w:t xml:space="preserve">hal-04944590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved quantum nano-optics of single photons using an electron microscope</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A polarity-driven nanometric luminescence asymmetry in AlN/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hestroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Auzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (14), pp.143106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.153604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882899v1</w:t>
+                <w:t xml:space="preserve">hal-02157158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chia-Yi Fang</w:t>
+                <w:t xml:space="preserve">Nanometric Resolved Luminescence in h-BN Flakes: Excitons and Stacking Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourrellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Galvao Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300044⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.857-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ph500141j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04882938v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modulation of above-the-gap cathodoluminescence in InP nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (50), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/25/50/505303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous periodic diameter oscillations in InP nanowires: The role of interface instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Spatially resolved quantum nano-optics of single photons using an electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.A. Cotta</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kociak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl302891b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.153604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882931v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally and spatially resolved cathodoluminescence of nanodiamonds: Local variations of the NV 0 emission properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Yi Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/17/175702⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (10), pp.2060-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883144v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spontaneous periodic diameter oscillations in InP nanowires: The role of interface instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H.G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl302891b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectrally and spatially resolved cathodoluminescence of nanodiamonds: Local variations of the NV 0 emission properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H.G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/17/175702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhanced Eshelby Twist on Thin Wurtzite InP Nanowires and Measurement of Local Crystal Rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.195503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM-CL and related spectroscopies using a high numerical aperture mirror</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Bonnet</w:t>
+                <w:t xml:space="preserve">Self-hydridized Plasmonic Excitations And Hot Electron Generation In Aluminum Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Ávalos-Ovando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Arditi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2023 Workshop - 17th European Workshop on Modern Developments and Applications in Microbeam Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2025, The 15th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Torremolinos, Málaga (Spain), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359412v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-hydridized Plasmonic Excitations And Hot Electron Generation In Aluminum Nanorods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Lamaze</w:t>
+                <w:t xml:space="preserve">STEM-CL and related spectroscopies using a high numerical aperture mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jassem Baaboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Varkentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2025, The 15th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMAS 2023 Workshop - 17th European Workshop on Modern Developments and Applications in Microbeam Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Krakow (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1324/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480437v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond Temporal Correlations Between Electron Spectroscopies to Explore Excitation Dynamics in Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsc Microanal .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Minneapolis, United States. pp.380-381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Exciton Linewidth Broadening Factors in Transition Metal Dichalcogenide Monolayer with Electron Energy Loss Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mayne</w:t>
+                <w:t xml:space="preserve">Space weathering influence on Ryugu’s IR signature: insights from nanoscale vibrational spectroscopy in the STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Quantum Materials Under Electron Beam: From Atomic Structures to Working Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, LYON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304713v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Relaxation and Excitonic Absorption of Atomically-Reconstructed WSe2 Moiré Superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashish Arora</w:t>
+                <w:t xml:space="preserve">Spectroscopie vibrationnelle à la nano-échelle en STEM : étude des effets d’altération spatiale sur la signature IR de l’astéroïde Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Symposium on Advanced Imaging and Spectroscopy for Nanoscale Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de la Société Française de Microscopie (SFµ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, ROUEN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304699v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the dynamics of 2D polariton wavepackets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Yannai</w:t>
+                <w:t xml:space="preserve">Études à la nano-échelle des échantillons de l’astéroïde Ryugu : Caractérisation des effets d’altération spatiale par microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, LILLE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449923v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disentangling Exciton Linewidth Broadening Factors in Transition Metal Dichalcogenide Monolayer with Electron Energy Loss Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianjheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Quantum Materials Under Electron Beam: From Atomic Structures to Working Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS March Meeting, Mar 2022, Chicago, United States. pp.1778-1779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622007036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain Relaxation and Excitonic Absorption of Atomically-Reconstructed WSe2 Moiré Superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianjheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Sciences Symposium on Advanced Imaging and Spectroscopy for Nanoscale Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Mar 2022, Chicago, United States. pp.2462-2463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927622009424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging the dynamics of 2D polariton wavepackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniv Kurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Shenfux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Yannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, San Jose, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/cleo_qels.2021.ftu4i.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12749,161 +13392,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Y. Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuhui Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianjheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13050,51 +13693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Baaboura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo B&#233;zard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103925" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Velasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H G Tizei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Re Fiorentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus M van den Berg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#250;nica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05128869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Avalos-Ovando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arditi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Koppens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Orsini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ceccanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaf047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hwa Ho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2b65" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113889" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y Woo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3d62" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianjheng Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c05063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiphaneendra Bachu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Habis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leixin Miao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c01739" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ruggierio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad97c8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165473" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J C Dias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39979-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Alem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.183" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Ghasemi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202304236" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Preu&#223;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155429" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengang Huang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Krajnc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Shukla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43247-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Moreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Divitini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Ducati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013933" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Louren&#231;o-Matins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007656" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq4947" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#252;niat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tappy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Balgarkashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Charvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lemerle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622010030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369860v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113539" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Trainor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Reifsnyder Hickey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007632" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622000551" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Susarla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Sassi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi y Woo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00984" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621004426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013337" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Yeon Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820202v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Hou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiesheng Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf4460" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Kurman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dahan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Herzig Sheinfux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangpeng Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yannai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg9015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621005420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03826" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621005468" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02600" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449675v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001719" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tseng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04667" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100375-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010239" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Chang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620020176" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yankovich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battulga Munkhbat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baranov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cuadra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ols&#233;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620024095" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04659" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449662v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620018334" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112912" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loan Lai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael John Eller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Verkhoturov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Karapinar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902859" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tran Huan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar&#8197;sahraie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wakerley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907994" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390596v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Saito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lovejoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245402" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449654v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900388X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619001545" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352563v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03534" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N.S. Hisi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert E.N. Macau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H. Galvao Tizei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.03.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113795v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nd. Faye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felizardo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peres" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497483v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ugarte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cotta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Midgley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-019-2328-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comeron Lamela" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Henrard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449426v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabitra Das" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054751" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301034v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094106" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0023-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002660" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882364v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Oliveira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zavarize" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.G. Tizei" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ospina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9816" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hao Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwong K. Tiong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Yi Lee" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05426" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05548" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H. G. Tizei" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Sato" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chang Lin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Yeh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502408" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882456v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Yu Lu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain-Jong Li" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947058" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882617v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Vasconcelos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Senna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr02747k" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galvao Tizei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500141j" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tizei" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897408" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882899v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.153604" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944640v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Zagonel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tenc&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;phan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/50/505303" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882931v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ugarte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cotta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302891b" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883144v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/17/175702" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S2ZLXXT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Craven" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.195503" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;zard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Varkentina" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonnet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1324/1/012003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05480437v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar &#193;valos-Ovando" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497482v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.179" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304713v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007036" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304699v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622009424" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449923v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dahan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shenfux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_qels.2021.ftu4i.6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286468v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Baaboura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo B&#233;zard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103925" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H G Tizei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmicro/dfaf047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Koppens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Orsini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ceccanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Velasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hamon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501548" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Re Fiorentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus M van den Berg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#250;nica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c01406" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05128869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Avalos-Ovando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Arditi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamaze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c05690" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ruggierio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y Woo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad97c8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walls" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad2b65" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c05692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hwa Ho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.558" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2023.113889" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad3d62" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianjheng Wu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c05063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiphaneendra Bachu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Habis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leixin Miao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c01739" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wengang Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Krajnc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Shukla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43247-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0165473" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Alem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J C Dias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39979-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehri Ghasemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Tang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202304236" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Preu&#223;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Trainor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Reifsnyder Hickey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007632" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Moreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Divitini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Ducati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622000551" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013933" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Louren&#231;o-Matins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq4947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#252;niat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tappy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Balgarkashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Charvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lemerle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00507" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622010030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369860v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2022.113539" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001719" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tseng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c04667" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Susarla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Sassi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi y Woo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00984" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Kurman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dahan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Herzig Sheinfux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangpeng Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yannai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg9015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621004426" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Koita" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013337" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Yeon Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Hou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiesheng Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf4460" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621005420" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373950v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03826" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02600" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621005468" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112912" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loan Lai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael John Eller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Verkhoturov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000173" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453224v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100375-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Chang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620020176" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990667v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04659" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Yankovich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battulga Munkhbat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baranov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cuadra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ols&#233;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620024095" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449662v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620018334" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449628v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619001545" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301443v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Karapinar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tran Huan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Ranjbar&#8197;sahraie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingkun Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wakerley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201907994" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Saito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Lovejoy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245402" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449654v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900388X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galvao-Tizei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900549X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ngoc Huan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Taverna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902859" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b03534" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390587v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia N.S. Hisi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert E.N. Macau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H. Galvao Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.03.028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113795v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nd. Faye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Biquard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nogales" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felizardo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ugarte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cotta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Midgley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-019-2328-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Comeron Lamela" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Henrard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pabitra Das" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054751" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301034v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094106" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0023-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389136v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002660" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Oliveira" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zavarize" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.G. Tizei" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ospina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9816" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944607v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hao Chen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwong K. Tiong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Yi Lee" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05426" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05548" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882505v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H. G. Tizei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Sato" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chang Lin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Hui Yeh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502408" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Zagonel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Z. Vitiello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.205410" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang-Yu Lu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain-Jong Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazu Suenaga" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947058" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882617v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Li" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Vasconcelos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Senna" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr02747k" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tizei" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897408" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083371v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galvao Tizei" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500141j" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944640v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Zagonel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tenc&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;phan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/50/505303" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882899v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.153604" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882931v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ugarte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cotta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl302891b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883144v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/17/175702" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7S2ZLXXT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256517v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Craven" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.195503" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05480437v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar &#193;valos-Ovando" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359412v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;zard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Varkentina" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1324/1/012003" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497482v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.179" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267692v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04267674v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04266362v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304713v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007036" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304699v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622009424" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449923v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dahan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shenfux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_qels.2021.ftu4i.6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286468v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>