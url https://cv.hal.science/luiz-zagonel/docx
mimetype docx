--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a device based on an off-axis parabolic mirror to perform luminescence experiments in a scanning tunneling microscope</w:t>
+                <w:t xml:space="preserve">Electroluminescence of monolayer WS 2 in a scanning tunneling microscope: Effect of bias polarity on spectral and angular distribution of emitted light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Grasso</w:t>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazaro A Padilha</w:t>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alvarez</w:t>
+                <w:t xml:space="preserve">Luis Enrique Parra López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0078423⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (8), pp.085419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.085419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811412v1</w:t>
+                <w:t xml:space="preserve">hal-03759969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence of monolayer WS 2 in a scanning tunneling microscope: Effect of bias polarity on spectral and angular distribution of emitted light</w:t>
+                <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
+                <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Enrique Parra López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lorchat</w:t>
+                <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.085419⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9244-9251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759969v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
+                <w:t xml:space="preserve">Design and implementation of a device based on an off-axis parabolic mirror to perform luminescence experiments in a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pommier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
+                <w:t xml:space="preserve">Lazaro A Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Lorchat</w:t>
+                <w:t xml:space="preserve">Fernando Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (23), pp.9244-9251. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (4), pp.043704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0078423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883664v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling-current-induced local excitonic luminescence in p-doped WSe 2 monolayers</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David Barcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Borges Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 443, pp.619 - 627. </w:t>
@@ -3038,264 +3038,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool steel ion beam assisted nitrocarburization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-filtered XPEEM with NanoESCA using synchrotron and laboratory X-ray sources: Principles and first demonstrated results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601, pp.4727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.02.048⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655506v1</w:t>
+                <w:t xml:space="preserve">hal-00704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-filtered XPEEM with NanoESCA using synchrotron and laboratory X-ray sources: Principles and first demonstrated results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tool steel ion beam assisted nitrocarburization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.05.061⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 465 (1-2), pp.194 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704982v1</w:t>
+                <w:t xml:space="preserve">hal-01655506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ photoemission electron spectroscopy study of nitrogen ion implanted AISI-H13 steel</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,90 +3443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined STM and optical microscopy for the study of excitons in monolayer transition metal dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-Matter Interaction at Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Merino (Instituto de Ciencia de Materiales de Madrid, Spain) &amp; Martin Švec (Institute of Physics, Czech Academy of Sciences, Prague), Oct 2024, Madrid, Spain</w:t>
@@ -3568,90 +3568,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle local du rendement radiatif d’un semi-conducteur 2D dans un microscope à effet tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
@@ -3674,359 +3674,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally controlling the radiative yield of a 2D semiconductor using the tip of an STM</w:t>
+                <w:t xml:space="preserve">Controlling the luminescence of two-dimensional materials using tunnelling electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Étienne Lorchat</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics of 2D Materials, N2D 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329942v1</w:t>
+                <w:t xml:space="preserve">hal-04329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the luminescence of two-dimensional materials using tunnelling electrons</w:t>
+                <w:t xml:space="preserve">Locally controlling the radiative yield of a 2D semiconductor using the tip of an STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérald Dujardin</w:t>
+                <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanophotonics of 2D Materials, N2D 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329958v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally controlling quantum yields in 2D semiconductors via electron tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -4055,103 +4055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing excitons in 2D semiconductors using an STM coupled to an optical microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
@@ -4193,90 +4193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREMC, Oct 2022, Paris, France</w:t>
@@ -4305,103 +4305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Microscope-Induced Excitonic Luminescence of a 2D Semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simons Fondation Workshop on “Semiconductors, perovskites and 2D materials”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
@@ -4430,103 +4430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie et microscopie de luminescence de matériaux bidimensionnels sous la pointe d’un STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR NS-CPU, Nov 2021, Toulouse, France</w:t>
@@ -4725,90 +4725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
@@ -5006,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J C Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39979-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pe&#241;a Rom&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro A Padilha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759969v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lorchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.085419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lorchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02142" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David Barcelos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03400B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Scoca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Borges Merlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Myroshnychenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5043775" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M. van Schooneveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Koole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2010.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;urer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801952a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane del Frari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800572a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-60ZXKCK9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L O Basso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Figueroa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisnivesky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.05.061" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR9JGX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Figueroa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zagonel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.10.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackaria Mahfoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J C Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39979-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pe&#241;a Rom&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lorchat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.085419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lorchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro A Padilha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David Barcelos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03400B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Scoca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Borges Merlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Myroshnychenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5043775" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M. van Schooneveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Koole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2010.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;urer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801952a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane del Frari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800572a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-60ZXKCK9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L O Basso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Figueroa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisnivesky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.05.061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR9JGX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Figueroa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zagonel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.10.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackaria Mahfoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>