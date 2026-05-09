--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence of monolayer WS 2 in a scanning tunneling microscope: Effect of bias polarity on spectral and angular distribution of emitted light</w:t>
+                <w:t xml:space="preserve">Design and implementation of a device based on an off-axis parabolic mirror to perform luminescence experiments in a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pommier</w:t>
+                <w:t xml:space="preserve">Lucas Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bretel</w:t>
+                <w:t xml:space="preserve">Lazaro A Padilha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Enrique Parra López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lorchat</w:t>
+                <w:t xml:space="preserve">Fernando Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.085419⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (4), pp.043704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0078423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759969v1</w:t>
+                <w:t xml:space="preserve">hal-03811412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (23), pp.9244-9251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a device based on an off-axis parabolic mirror to perform luminescence experiments in a scanning tunneling microscope</w:t>
+                <w:t xml:space="preserve">Electroluminescence of monolayer WS 2 in a scanning tunneling microscope: Effect of bias polarity on spectral and angular distribution of emitted light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Grasso</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazaro A Padilha</w:t>
+                <w:t xml:space="preserve">Luis Enrique Parra López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alvarez</w:t>
+                <w:t xml:space="preserve">Etienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (4), pp.043704. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (8), pp.085419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0078423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.085419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811412v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling-current-induced local excitonic luminescence in p-doped WSe 2 monolayers</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David Barcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Borges Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 443, pp.619 - 627. </w:t>
@@ -1988,585 +1988,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved, energy-filtered imaging of core level and valence band photoemission of highly p and n doped silicon patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation-dependent work function of in situ annealed strontium titanate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
+                <w:t xml:space="preserve">M. Bäurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21 (31), pp.314015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314015⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 21, pp.314013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685871v1</w:t>
+                <w:t xml:space="preserve">hal-00705070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved, energy-filtered imaging of core level and valence band photoemission of highly p and n doped silicon patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (31), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation-dependent work function of in situ annealed strontium titanate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bäurer</w:t>
+                <w:t xml:space="preserve">Aspects of lateral resolution in energy-filtered core level photoelectron emission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hoffmann</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.314013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314013⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 21, pp.314002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705070v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of lateral resolution in energy-filtered core level photoelectron emission microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially resolved, energy-filtered imaging of core level and valence band photoemission of highly p and n doped silicon patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 21, pp.314002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 21 (31), pp.314015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/31/314002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685501v1</w:t>
+                <w:t xml:space="preserve">hal-00685871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct quantification of gold along a single Si nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,90 +2643,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation-dependent surface composition of in situ annealed strontium titanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bäurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (13), pp.1709. </w:t>
@@ -3044,103 +3044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-filtered XPEEM with NanoESCA using synchrotron and laboratory X-ray sources: Principles and first demonstrated results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601, pp.4727. </w:t>
@@ -3443,90 +3443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined STM and optical microscopy for the study of excitons in monolayer transition metal dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-Matter Interaction at Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Merino (Instituto de Ciencia de Materiales de Madrid, Spain) &amp; Martin Švec (Institute of Physics, Czech Academy of Sciences, Prague), Oct 2024, Madrid, Spain</w:t>
@@ -3549,208 +3549,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle local du rendement radiatif d’un semi-conducteur 2D dans un microscope à effet tunnel</w:t>
+                <w:t xml:space="preserve">Locally controlling the radiative yield of a 2D semiconductor using the tip of an STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">Nanophotonics of 2D Materials, N2D 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333328v1</w:t>
+                <w:t xml:space="preserve">hal-04329942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the luminescence of two-dimensional materials using tunnelling electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,359 +3799,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally controlling the radiative yield of a 2D semiconductor using the tip of an STM</w:t>
+                <w:t xml:space="preserve">Locally controlling quantum yields in 2D semiconductors via electron tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics of 2D Materials, N2D 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329942v1</w:t>
+                <w:t xml:space="preserve">hal-04329949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally controlling quantum yields in 2D semiconductors via electron tunneling</w:t>
+                <w:t xml:space="preserve">Contrôle local du rendement radiatif d’un semi-conducteur 2D dans un microscope à effet tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329949v1</w:t>
+                <w:t xml:space="preserve">hal-04333328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing excitons in 2D semiconductors using an STM coupled to an optical microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
@@ -4193,90 +4193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREMC, Oct 2022, Paris, France</w:t>
@@ -4305,103 +4305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Microscope-Induced Excitonic Luminescence of a 2D Semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simons Fondation Workshop on “Semiconductors, perovskites and 2D materials”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
@@ -4430,103 +4430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie et microscopie de luminescence de matériaux bidimensionnels sous la pointe d’un STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR NS-CPU, Nov 2021, Toulouse, France</w:t>
@@ -4725,90 +4725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
@@ -5006,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J C Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39979-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pe&#241;a Rom&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lorchat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.085419" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lorchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro A Padilha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David Barcelos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03400B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Scoca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Borges Merlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Myroshnychenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5043775" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M. van Schooneveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Koole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2010.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;urer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801952a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane del Frari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800572a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-60ZXKCK9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L O Basso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Figueroa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisnivesky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.05.061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR9JGX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Figueroa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zagonel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.10.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackaria Mahfoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J C Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39979-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pe&#241;a Rom&#225;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grasso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro A Padilha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0078423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lorchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lorchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.085419" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David Barcelos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03400B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Scoca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Borges Merlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Myroshnychenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5043775" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tchernycheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jacopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Songmuang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/45/455205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazzucco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103549t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti M. van Schooneveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Koole" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2010.105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl1010977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;urer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barrett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/31/314002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gentile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801952a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane del Frari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800572a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-60ZXKCK9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L O Basso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Figueroa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise O. Pastore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisnivesky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731806" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.05.061" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBR9JGX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Figueroa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zagonel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.10.126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02516816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackaria Mahfoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy G&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>