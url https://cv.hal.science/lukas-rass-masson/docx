--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -580,165 +580,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03707021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du juge dans la construction européenne</w:t>
+                <w:t xml:space="preserve">Droits fondamentaux et droit international privé. Réflexions en matière personnelle et familiale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.399</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03779727v1</w:t>
+                <w:t xml:space="preserve">halshs-03620745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits fondamentaux et droit international privé. Réflexions en matière personnelle et familiale,</w:t>
+                <w:t xml:space="preserve">La place du juge dans la construction européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.216</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03620745v1</w:t>
+                <w:t xml:space="preserve">halshs-03779727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie - Sebastian Gößling, Europäisches Kollisionsrecht und internationale Schiedsgerichtsbarkeit</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B35876C3"/>
+    <w:nsid w:val="C8F79783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2593,51 +2593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lukas-rass-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-7270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119772981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot-Peruzzetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04299579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto S&#225;nchez-Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot Peruzzetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02997522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Ndior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.14613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lukas-rass-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-7270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119772981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot-Peruzzetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04299579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto S&#225;nchez-Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot Peruzzetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02997522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Ndior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.14613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>