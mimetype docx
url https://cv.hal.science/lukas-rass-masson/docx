--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -787,247 +787,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Perdriolle</w:t>
+                <w:t xml:space="preserve">Chronique « Droit international privé de l’Union européenne (2019) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Poillot Peruzzetto</w:t>
+                <w:t xml:space="preserve">Stefan Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, pp.1900</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4/2020, chr. 10, p. 1493 et suiv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02959221v1</w:t>
+                <w:t xml:space="preserve">hal-02997522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique « Droit international privé de l’Union européenne (2019) »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis d'Avout</w:t>
+                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perdriolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Huber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Quéguiner</w:t>
+                <w:t xml:space="preserve">Sylvaine Poillot Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 4/2020, chr. 10, p. 1493 et suiv</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997522v1</w:t>
+                <w:t xml:space="preserve">halshs-02959221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie - Stéphanie Francq, Sylvie Saroléa (coord.), Actualités européennes en droit international privé familial</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8F79783"/>
+    <w:nsid w:val="FBF2441D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2593,51 +2593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lukas-rass-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-7270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119772981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot-Peruzzetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04299579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto S&#225;nchez-Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot Peruzzetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02997522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Ndior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.14613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lukas-rass-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-7270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119772981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot-Peruzzetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04299579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto S&#225;nchez-Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02997522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot Peruzzetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Ndior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.14613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>