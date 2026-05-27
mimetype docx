--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -162,1237 +162,1345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
+                <w:t xml:space="preserve">Erasmus : la grande absence des facultés de droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Kass-Danno</w:t>
+                <w:t xml:space="preserve">Bernard Beignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chacornac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Fesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Poillot-Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.245</w:t>
+              <w:t xml:space="preserve">, 2026, 19, pp.857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03973741v1</w:t>
+                <w:t xml:space="preserve">halshs-05620625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union-européenne - Droit international privé de l'Union Européenne (2022)- Chronique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Quéguiner</w:t>
+                <w:t xml:space="preserve">Stéphanie Kass-Danno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Kinsch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvaine Poillot-Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.1375</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299579v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03973741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Union-européenne - Droit international privé de l'Union Européenne (2022)- Chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixto Sánchez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.507</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04027957v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de conférences (penser l'office du juge) : conférence conclusive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser les pratiques juridictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24, pp.1212</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03707021v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits fondamentaux et droit international privé. Réflexions en matière personnelle et familiale,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cycle de conférences (penser l'office du juge) : conférence conclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perdriolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Poillot-Peruzzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.216</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.1212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03620745v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03707021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du juge dans la construction européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Droits fondamentaux et droit international privé. Réflexions en matière personnelle et familiale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.399</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03779727v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie - Sebastian Gößling, Europäisches Kollisionsrecht und internationale Schiedsgerichtsbarkeit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La place du juge dans la construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 01, pp.IV</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03197262v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03779727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique « Droit international privé de l’Union européenne (2019) »</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bibliographie - Sebastian Gößling, Europäisches Kollisionsrecht und internationale Schiedsgerichtsbarkeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 4/2020, chr. 10, p. 1493 et suiv</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.IV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997522v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perdriolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poillot Peruzzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, pp.1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02959221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie - Stéphanie Francq, Sylvie Saroléa (coord.), Actualités européennes en droit international privé familial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chronique « Droit international privé de l’Union européenne (2019) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis d'Avout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 04, pp.VII</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4/2020, chr. 10, p. 1493 et suiv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03081455v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché unique numérique : quelles réalités matérielles et conceptuelles ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bibliographie - Stéphanie Francq, Sylvie Saroléa (coord.), Actualités européennes en droit international privé familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.956</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.VII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02450134v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Border Litigation in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le marché unique numérique : quelles réalités matérielles et conceptuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Castets-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Ndior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 03, pp.740</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02238797v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portabilité du statut personnel dans l'espace européen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross-Border Litigation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.392</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02238785v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre public, limite confirmée à la reconnaissance du nom acquis dans un autre État membre de l'Union européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La portabilité du statut personnel dans l'espace européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public, limite confirmée à la reconnaissance du nom acquis dans un autre État membre de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 02, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02238736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1402,745 +1510,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEJ Jean Domat, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEJ Jean Domat, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEJ Jean Domat, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit international de l’espace extra-atmosphérique : problématiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Fédératif de Recherches. Presses de l’Université Toulouse 1 Capitole, 168 p., 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.14613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEJ Jean Domat, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEJ Jean Domat, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1 « Leçon 1 : Généralités sur la matière civile et commerciale », « Leçon 2 : La matière contractuelle », « Leçon 3 : La matière délictuelle », Partie 2 « Leçon 2 : La vente internationale », « Leçon 4 : L’arbitrage commercial international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin-Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEJ Jean Domat, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2150,151 +2258,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctions civiles comme outils de régulation de l'activité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Castets-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère Ndior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Rass-Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux internationaux des activités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.179-193, 2020, 978-2-8079-1994-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2362,51 +2470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBF2441D"/>
+    <w:nsid w:val="15EA4C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2593,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lukas-rass-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-7270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119772981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot-Peruzzetto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04299579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto S&#225;nchez-Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02997522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot Peruzzetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Ndior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.14613" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lukas-rass-masson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6462-7270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119772981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05620625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chacornac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fesseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rass-Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot-Peruzzetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04299579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis d'Avout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto S&#225;nchez-Lorenzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poillot Peruzzetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02997522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Ndior" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eudes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rapp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.14613" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Jacquemin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>