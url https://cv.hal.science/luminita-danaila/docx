--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -468,248 +468,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics at the turbulent/non-turbulent interface of variable viscosity jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Reynolds Number Effect on Small-Scale Statistics in Decaying Grid Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunlin Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Danaila</w:t>
+                <w:t xml:space="preserve">Robert Anthony Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-024-03915-9⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos15050540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831132v1</w:t>
+                <w:t xml:space="preserve">hal-04629215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Reynolds Number Effect on Small-Scale Statistics in Decaying Grid Turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">Conditional statistics at the turbulent/non-turbulent interface of variable viscosity jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Anthony Antonia</w:t>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (5), </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (12), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos15050540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03915-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629215v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
               </w:r>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The illusion of a Kolmogorov cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 902, pp.F1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2175,51 +2175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the velocity derivative flatness factor in decaying HIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,235 +2481,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity criteria in anisotropic flows with viscosity stratification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974520⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, part B, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611146v1</w:t>
+                <w:t xml:space="preserve">hal-01864232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Self-similarity criteria in anisotropic flows with viscosity stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67, part B, pp.86-93. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.020716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864232v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Reynolds number effect on the scaling range behaviour of turbulent longitudinal velocity structure functions</w:t>
               </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2936,399 +2936,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards local isotropy of higher-order statistics in the intermediate wake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Djenidi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zhou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2198-5⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.084007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611238v1</w:t>
+                <w:t xml:space="preserve">hal-01611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-preservation in annular jet with large diameter ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Towards local isotropy of higher-order statistics in the intermediate wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cazalens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (8), pp.084007. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (7), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611245v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Viscosity Variations in Temporal Mixing Layer</w:t>
               </w:r>
@@ -3412,261 +3412,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Boundedness of the mixed velocity-temperature derivative skewness in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1131900⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.095102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611210v1</w:t>
+                <w:t xml:space="preserve">hal-01611236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness of the mixed velocity-temperature derivative skewness in homogeneous isotropic turbulence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhou</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (9), pp.095102. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.491--517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4961466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1131900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611236v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equation for the mean turbulent energy dissipation rate on the centreline of a fully developed channel flow</w:t>
               </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 777, </w:t>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 781, pp.727--744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A look at the turbulent wake using scale-by-scale energy budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4254,51 +4254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical interactions between the coherent motion and small scales in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. a. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4339,573 +4339,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. A. Antonia</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660251v1</w:t>
+                <w:t xml:space="preserve">hal-01663465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T155, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663465v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order statistics and the dynamics of strongly anisotropic turbulent flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14(3), pp.121-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2013.780128⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.25 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2013.803556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931420v1</w:t>
+                <w:t xml:space="preserve">hal-01660252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kármán-Howarth closure equation on the basis of a universal eddy viscosity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Third-order statistics and the dynamics of strongly anisotropic turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Djenidi</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.011003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14(3), pp.121-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2013.780128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660256v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
+                <w:t xml:space="preserve">Kármán-Howarth closure equation on the basis of a universal eddy viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. A Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.25 - 41. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.011003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2013.803556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660252v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-by-scale turbulent energy budget in the intermediate wake of two-dimensional generators</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (11), pp.115105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4995,51 +4995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaglom-like equation in axisymmetric anisotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Krawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,77 +5125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318 (5), pp.052040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Duran-Matute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bert Flór</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5357,235 +5357,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale energy injection: a new tool to generate intense homogeneous and isotropic turbulence for premixed combustion.</w:t>
+                <w:t xml:space="preserve">The structure of the velocity field in a confined flow driven by an array of opposed jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">J. Krawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2010.519708⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3371820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646406v1</w:t>
+                <w:t xml:space="preserve">hal-01661955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the velocity field in a confined flow driven by an array of opposed jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale energy injection: a new tool to generate intense homogeneous and isotropic turbulence for premixed combustion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krawczynski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Danaila</w:t>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (43), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3371820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2010.519708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661955v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the small-scale statistics of turbulent mixing in electrochemical systems</w:t>
               </w:r>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order statistics and intermittency of a two-fluid HVBK quantum turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Americal Physics Society, Nov 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order statistics and intermittency of a two-fluid HVBK quantum turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Zhentong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,320 +6912,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">J M Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braganca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+                <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Braganca</w:t>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Beauvais</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297102v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,77 +7509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,260 +7628,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Simulations of Quantum Turbulence using the Gross-Pitaevskii Equation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Turbulence Conference (ETC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society (EUROMECH); Università di Torino; Politecnico di Torino, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691350v1</w:t>
+                <w:t xml:space="preserve">hal-02420294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral Simulations of Quantum Turbulence using the Gross-Pitaevskii Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michikazu Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">17th European Turbulence Conference (ETC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society (EUROMECH); Università di Torino; Politecnico di Torino, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420294v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and external fluctuations in a turbulent non-premixed planar flame</w:t>
               </w:r>
@@ -7893,64 +7893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7982,273 +7982,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum turbulence exploration using the Gross-Pitaevskii equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent mixing in variable-density helium-air jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seatle, United States</w:t>
+              <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691338v1</w:t>
+                <w:t xml:space="preserve">hal-02420371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent mixing in variable-density helium-air jet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum turbulence exploration using the Gross-Pitaevskii equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Luddens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michikazu Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420371v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum turbulence exploration using the Gross-Pitaevskii equation</w:t>
               </w:r>
@@ -8260,51 +8260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michikazu Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8493,51 +8493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8588,51 +8588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8778,51 +8778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8841,394 +8841,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422032v1</w:t>
+                <w:t xml:space="preserve">hal-02420341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Invited lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422036v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
+              <w:t xml:space="preserve">TMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420341v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and conventional statistics of variable viscosity jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9247,230 +9247,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the self-similarity of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420191v1</w:t>
+                <w:t xml:space="preserve">hal-02420364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the self-similarity of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420364v1</w:t>
+                <w:t xml:space="preserve">hal-02420191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-preservation of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
               </w:r>
@@ -9482,51 +9482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Denvers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9577,51 +9577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9646,64 +9646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9856,351 +9856,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy between scalar and velocity fluctuations in a slightly heated axisymmetric mixing layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thiesset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium On Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660312v1</w:t>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Analogy between scalar and velocity fluctuations in a slightly heated axisymmetric mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium On Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10219,247 +10219,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Look at the Turbulent Wake using Scale-by-scale Energy Budgets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">A note on local isotopy criteria in shear flows with coherent motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hong-Kong, &amp; Macau, China</w:t>
+              <w:t xml:space="preserve">eigth International Synposium on turbulence and shear flow phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660317v1</w:t>
+                <w:t xml:space="preserve">hal-01660313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on local isotopy criteria in shear flows with coherent motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">A Look at the Turbulent Wake using Scale-by-scale Energy Budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eigth International Synposium on turbulence and shear flow phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve"> 2nd Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hong-Kong, &amp; Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660313v1</w:t>
+                <w:t xml:space="preserve">hal-01660317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on local isotropy criteria in shear flows with coherent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,51 +10510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,77 +10758,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional statistics of turbulent flows with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11070,90 +11070,86 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Methods for Quantum Condensation and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 39, World Scientific, pp.203-270, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, 978-981-12-6604-1. </w:t>
+              <w:t xml:space="preserve">, 39, WORLD SCIENTIFIC, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, 978-981-12-6604-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789811266058_0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/13134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418610v1</w:t>
+                <w:t xml:space="preserve">hal-04690034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classical to Quantum Turbulence: Basic Concepts and Models</w:t>
               </w:r>
@@ -11165,142 +11161,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Weizhu Bao; Ionut Danaila; Peter A. Markowich. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Methods for Quantum Condensation and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 39, WORLD SCIENTIFIC, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, 978-981-12-6604-1. </w:t>
+              <w:t xml:space="preserve">, 39, World Scientific, pp.203-270, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, 978-981-12-6604-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/13134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/9789811266058_0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690034v1</w:t>
+                <w:t xml:space="preserve">hal-04418610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in Slightly Heated Annular Jet with Large Diameter Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11476,103 +11476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11766,51 +11766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Grea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Griffond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Djenidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Antonia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050540" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michikazu Kobayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Rakotondrandisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mydlarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papoutsakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyuna Rybdylova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Zaripov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Osiptsov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.02.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2198-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961466" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ab&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.539" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.913848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adolphe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.04.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPSCXZ42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044416.08710.77" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNZC3Z8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smalley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.016305" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00086-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNVRKP48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004713" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DZPTTCZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dusek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1691" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhentong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaila Ionut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papoutsakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rybdylova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110081v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418610v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266058_0005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13134" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Grea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Griffond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Djenidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Antonia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michikazu Kobayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Rakotondrandisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mydlarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papoutsakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyuna Rybdylova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Zaripov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Osiptsov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.02.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2198-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961466" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ab&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.539" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.913848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adolphe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.04.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPSCXZ42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044416.08710.77" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNZC3Z8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smalley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.016305" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00086-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNVRKP48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004713" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DZPTTCZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dusek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1691" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhentong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaila Ionut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papoutsakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rybdylova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110081v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418610v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266058_0005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>