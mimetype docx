--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -3412,261 +3412,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness of the mixed velocity-temperature derivative skewness in homogeneous isotropic turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Djenidi</w:t>
+                <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhou</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4961466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.491--517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1131900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611236v1</w:t>
+                <w:t xml:space="preserve">hal-01611210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Taguelmimt</w:t>
+                <w:t xml:space="preserve">Boundedness of the mixed velocity-temperature derivative skewness in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (5), pp.491--517. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.095102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1131900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4961466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611210v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport equation for the mean turbulent energy dissipation rate on the centreline of a fully developed channel flow</w:t>
               </w:r>
@@ -4339,235 +4339,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Talbot</w:t>
+                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663465v1</w:t>
+                <w:t xml:space="preserve">hal-01660251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Thiesset</w:t>
+                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. A. Antonia</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660251v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
               </w:r>
@@ -8448,230 +8448,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
+                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420308v1</w:t>
+                <w:t xml:space="preserve">hal-02420350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
+                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420350v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
               </w:r>
@@ -9247,230 +9247,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the self-similarity of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420364v1</w:t>
+                <w:t xml:space="preserve">hal-02420191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the self-similarity of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420191v1</w:t>
+                <w:t xml:space="preserve">hal-02420364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-preservation of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
               </w:r>
@@ -10771,51 +10771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional statistics of turbulent flows with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11766,51 +11766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Grea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Griffond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Djenidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Antonia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michikazu Kobayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Rakotondrandisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mydlarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papoutsakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyuna Rybdylova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Zaripov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Osiptsov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.02.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2198-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961466" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ab&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.539" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.913848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adolphe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.04.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPSCXZ42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044416.08710.77" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNZC3Z8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smalley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.016305" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00086-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNVRKP48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004713" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DZPTTCZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dusek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1691" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhentong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaila Ionut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papoutsakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rybdylova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110081v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418610v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266058_0005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Grea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Griffond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Djenidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Antonia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michikazu Kobayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Rakotondrandisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mydlarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papoutsakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyuna Rybdylova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Zaripov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Osiptsov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.02.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2198-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961466" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ab&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.539" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.913848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adolphe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.04.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPSCXZ42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044416.08710.77" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNZC3Z8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smalley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.016305" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00086-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNVRKP48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004713" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DZPTTCZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dusek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1691" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhentong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaila Ionut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papoutsakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rybdylova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110081v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418610v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266058_0005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>