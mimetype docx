--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1325,5028 +1325,5162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The illusion of a Kolmogorov cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Thiesset</w:t>
+                <w:t xml:space="preserve">On the combined effect of internal and external intermittency in turbulent non-premixed jet flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.594⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2767-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929162v1</w:t>
+                <w:t xml:space="preserve">hal-05608549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a melting-solidification cycle of a phase-change material with complete or partial melting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">The illusion of a Kolmogorov cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 902, pp.F1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011547v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the self-similarity of line segments in decaying homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Henrik Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Bode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 180, pp.206-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the small-scale statistics of turbulence in the Modane S1MA wind tunnel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of a melting-solidification cycle of a phase-change material with complete or partial melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapnil Kharche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aina Rakotondrandisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13272-017-0254-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578798v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the velocity derivative flatness factor in various turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the small-scale statistics of turbulence in the Modane S1MA wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tang</w:t>
+                <w:t xml:space="preserve">Swapnil Kharche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Antonia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 847, pp.244-265. </w:t>
+              <w:t xml:space="preserve">CEAS Aeronautical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.269-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13272-017-0254-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418839v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of incremental averages of passive scalar fluctuations</w:t>
+                <w:t xml:space="preserve">Reappraisal of the velocity derivative flatness factor in various turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meyer</w:t>
+                <w:t xml:space="preserve">S. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mydlarski</w:t>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazid Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.094603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 847, pp.244-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418823v1</w:t>
+                <w:t xml:space="preserve">hal-02418839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the evolution of a droplet cloud in a turbulent flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistics of incremental averages of passive scalar fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyuna Rybdylova</w:t>
+                <w:t xml:space="preserve">C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timur Zaripov</w:t>
+                <w:t xml:space="preserve">L. Mydlarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.02.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (9), pp.094603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.094603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418841v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Modelling of the evolution of a droplet cloud in a turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papoutsakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyuna Rybdylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Zaripov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Osiptsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.05.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.233-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418829v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-preservation relation to the Kolmogorov similarity hypotheses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Antonia</w:t>
+                <w:t xml:space="preserve">One-point and two-point statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.054606⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611176v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the velocity derivative flatness factor in decaying HIT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-similarity criteria in anisotropic flows with viscosity stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Tang</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (5), pp.051702. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.020716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4983724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611167v1</w:t>
+                <w:t xml:space="preserve">hal-01611146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order structure functions for passive scalar fed by a mean gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67, part B, pp.86-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity criteria in anisotropic flows with viscosity stratification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">Self-preservation relation to the Kolmogorov similarity hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazid Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (5), pp.054606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.054606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611146v1</w:t>
+                <w:t xml:space="preserve">hal-01611176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Reynolds number effect on the scaling range behaviour of turbulent longitudinal velocity structure functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. L. Tang</w:t>
+                <w:t xml:space="preserve">A note on the velocity derivative flatness factor in decaying HIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhou</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.218⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.051702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4983724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611187v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale turbulence and the finite Reynolds number effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Reynolds number effect on the scaling range behaviour of turbulent longitudinal velocity structure functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. L. Tang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 820, pp.341--369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611144v1</w:t>
+                <w:t xml:space="preserve">hal-01611187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Voivenel</w:t>
+                <w:t xml:space="preserve">Small scale turbulence and the finite Reynolds number effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Cazalens</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.020715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611245v1</w:t>
+                <w:t xml:space="preserve">hal-01611144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-preservation in annular jet with large diameter ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards local isotropy of higher-order statistics in the intermediate wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (7), pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-016-2198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Viscosity Variations in Temporal Mixing Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-015-9649-6⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.084007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611213v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Viscosity Variations in Temporal Mixing Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hadjadj</w:t>
+                <w:t xml:space="preserve">Noureddine Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1131900⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (1), pp.163--181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-015-9649-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611210v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundedness of the mixed velocity-temperature derivative skewness in homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (9), pp.095102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport equation for the mean turbulent energy dissipation rate on the centreline of a fully developed channel flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of viscosity gradients on mean velocity profile in temporal mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (5), pp.491--517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1131900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612379v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness of the velocity derivative skewness in various turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport equation for the mean turbulent energy dissipation rate on the centreline of a fully developed channel flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 781, pp.727--744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.539⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612362v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved scalar mixing in a confined-opposed-jets flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L Danaila</w:t>
+                <w:t xml:space="preserve">Boundedness of the velocity derivative skewness in various turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1066012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 781, pp.727--744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429845v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A look at the turbulent wake using scale-by-scale energy budgets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.A. Antonia</w:t>
+                <w:t xml:space="preserve">Conserved scalar mixing in a confined-opposed-jets flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Krawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40371-2_1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.1139-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1066012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612113v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of Kolmogorov's first similarity hypothesis in grid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyazid Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14685248.2014.913848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical interactions between the coherent motion and small scales in a cylinder wake</w:t>
+                <w:t xml:space="preserve">A look at the turbulent wake using scale-by-scale energy budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. a. Antonia</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.222⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40371-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660263v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
+                <w:t xml:space="preserve">Dynamical interactions between the coherent motion and small scales in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. A. Antonia</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. a. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 749, pp.201 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660251v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Talbot</w:t>
+                <w:t xml:space="preserve">Third-order statistics and the dynamics of strongly anisotropic turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14(3), pp.121-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2013.780128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663465v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
+                <w:t xml:space="preserve">Kármán-Howarth closure equation on the basis of a universal eddy viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.A. Antonia</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. A Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2013.803556⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.011003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660252v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order statistics and the dynamics of strongly anisotropic turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cambon</w:t>
+                <w:t xml:space="preserve">Restricted scaling range models for turbulent velocity and scalar energy transfers in decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian F. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14(3), pp.121-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2013.780128⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.25 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2013.803556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931420v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kármán-Howarth closure equation on the basis of a universal eddy viscosity</w:t>
+                <w:t xml:space="preserve">Dynamical effect of the total strain induced by the coherent motion on local isotropy in a wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Djenidi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.011003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 720, pp.393-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660256v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-by-scale turbulent energy budget in the intermediate wake of two-dimensional generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. A. Antonia</w:t>
+                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4829763⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660258v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaglom-like equation in axisymmetric anisotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-by-scale turbulent energy budget in the intermediate wake of two-dimensional generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B F Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.115105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4829763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01429828v1</w:t>
+                <w:t xml:space="preserve">hal-01660258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yaglom-like equation in axisymmetric anisotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Krawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Zhou</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B F Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Small Scale Turbulence, 241 (3), pp.216-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/5/052040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660244v1</w:t>
+                <w:t xml:space="preserve">hal-01429828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The axisymmetric jet in a rotating reference frame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318 (3), pp.032048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/3/032048⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 318 (5), pp.052040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/5/052040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140444v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the velocity field in a confined flow driven by an array of opposed jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The axisymmetric jet in a rotating reference frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krawczynski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matias Duran-Matute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Bert Flór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3371820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318 (3), pp.032048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/3/032048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661955v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale energy injection: a new tool to generate intense homogeneous and isotropic turbulence for premixed combustion.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">The structure of the velocity field in a confined flow driven by an array of opposed jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2010.519708⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3371820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646406v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the small-scale statistics of turbulent mixing in electrochemical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Adolphe</w:t>
+                <w:t xml:space="preserve">Multi-scale energy injection: a new tool to generate intense homogeneous and isotropic turbulence for premixed combustion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.04.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (43), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2010.519708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00086785v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent energy scale-budget equations for nearly homogeneous sheared turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the small-scale statistics of turbulent mixing in electrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongming Zhou</w:t>
+                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 72, pp.287-310. </w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.00000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:APPL.0000044416.08710.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086431v1</w:t>
+                <w:t xml:space="preserve">hal-00086785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity solution of temperature structure functions in decaying homogeneous isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Antonia</w:t>
+                <w:t xml:space="preserve">Turbulent energy scale-budget equations for nearly homogeneous sheared turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Smalley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongming Zhou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.016305⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.287-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:APPL.0000044416.08710.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014846v1</w:t>
+                <w:t xml:space="preserve">hal-00086431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport equation for the homogeneous mean energy dissipation rate in decaying grid turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarity solution of temperature structure functions in decaying homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Smalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1296-2139(03)00086-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, n° 1, pp.Art. 016305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.016305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00086481v1</w:t>
+                <w:t xml:space="preserve">hal-00014846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity of energy structure functions in decaying homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Smalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 487, pp.245 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112003004713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport equation for the homogeneous mean energy dissipation rate in decaying grid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongming Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, n° 4, pp.415-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2139(03)00086-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planar isotropy of passive scalar turbulent mixing with a mean perpendicular gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (2), pp.1691-1707. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.60.1691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6356,474 +6490,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Lecordier</w:t>
+                <w:t xml:space="preserve">Higher-order statistics and intermittency of a two-fluid HVBK quantum turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Americal Physics Society, Nov 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294974v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order statistics and intermittency of a two-fluid HVBK quantum turbulent flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Danaila</w:t>
+                <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Americal Physics Society, Nov 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691489v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order statistics and intermittency of a two-fluid HVBK quantum turbulent flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhang Zhentong</w:t>
+                <w:t xml:space="preserve">Vortex interactions between two cylinders in a turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Braganc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danaila Ionut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europen Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Valence, Spain</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691540v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex interactions between two cylinders in a turbulent boundary layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-order statistics and intermittency of a two-fluid HVBK quantum turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Zhentong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaila Ionut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Europen Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295015v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of mutual friction in He-II Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6845,481 +6979,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhentong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Classical and Quantum Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauvais</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297102v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braganca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of Quantum Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7348,73 +7482,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS International Conference on Nonlinear Evolution Equations and Wave Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a large hydrosystem to changes in climate variability: application to the high and low groundwater level response of the Seine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7473,73 +7607,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference ClimateChange&amp;Water2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7548,150 +7682,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined effect of internal and external intermittency in turbulent jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,73 +7840,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Simulations of Quantum Turbulence using the Gross-Pitaevskii Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michikazu Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7831,113 +7965,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference (ETC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Mechanics Society (EUROMECH); Università di Torino; Politecnico di Torino, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and external fluctuations in a turbulent non-premixed planar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7952,113 +8086,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mixing in variable-density helium-air jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,113 +8207,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum turbulence exploration using the Gross-Pitaevskii equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,113 +8332,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum turbulence exploration using the Gross-Pitaevskii equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Luddens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michikazu Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,886 +8457,886 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Modeling and Simulation for Quantum Condensation, Fluids and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of homogeneous isotropic decaying turbulence with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420350v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Highly-Resolved Direct Numerical Simulations to Analyze the Universality of Small-Scale Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The effect of external intermittency on the scaling and self-similarity of structure functions in turbulent shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John von Neumann Institute for Computing (NIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420308v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Invited lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422040v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">TMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420325v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity of passive scalar structure functions in decaying turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Boschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockhom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows</w:t>
+                <w:t xml:space="preserve">Beyond the Kolmogorov statistical theory of turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Invited Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422032v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal and prediction of variable-viscosity flows. Which theory? Self-similarity of variable-viscosity flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipative range statistics of turbulent flows with variable viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422036v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and conventional statistics of variable viscosity jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9217,466 +9351,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the self-similarity of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Goebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420191v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the self-similarity of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">TMB ’Turbulent mixing and beyond’ congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420364v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The self-preservation of dissipation elements in homogeneous isotropic decaying turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Denvers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal intermittency and finite Reynolds number effect for turbulent mixing of passive and active scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9705,436 +9839,436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTROF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Evolution of a Droplet Cloud in a Turbulent Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papoutsakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rybdylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur Zaripov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Sazhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Analogy between scalar and velocity fluctuations in a slightly heated axisymmetric mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Antonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium On Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy between scalar and velocity fluctuations in a slightly heated axisymmetric mixing layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Djenidi</w:t>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium On Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660312v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10143,598 +10277,598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on local isotopy criteria in shear flows with coherent motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">A Look at the Turbulent Wake using Scale-by-scale Energy Budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eigth International Synposium on turbulence and shear flow phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve"> 2nd Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hong-Kong, &amp; Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660313v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Look at the Turbulent Wake using Scale-by-scale Energy Budgets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">A note on local isotopy criteria in shear flows with coherent motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2nd Symposium on Fluid-Structure-Sound Interactions and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hong-Kong, &amp; Macau, China</w:t>
+              <w:t xml:space="preserve">eigth International Synposium on turbulence and shear flow phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660317v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on local isotropy criteria in shear flows with coherent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Australasian Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Launceston, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-by-scale energy budgets which account for the coherent motion,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongming Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Turbulence Conference ETC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'évolution du taux moyen de dissipation de l'énergie cinétique de la turbulence dans une turbulence de grille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français de Mécanique, A.F.M., Nice, Septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10744,150 +10878,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional statistics of turbulent flows with variable viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Goebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Von Neumann Institut for Computing Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10897,130 +11031,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whither turbulence and big data in the 21st century?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Glauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11030,142 +11164,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classical to Quantum Turbulence: Basic Concepts and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Methods for Quantum Condensation and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, WORLD SCIENTIFIC, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, 978-981-12-6604-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/13134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Classical to Quantum Turbulence: Basic Concepts and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11175,338 +11309,338 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weizhu Bao; Ionut Danaila; Peter A. Markowich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Methods for Quantum Condensation and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, World Scientific, pp.203-270, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, 978-981-12-6604-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811266058_0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in Slightly Heated Annular Jet with Large Diameter Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulent Cascades II Proceedings of the Euromech-ERCOFTAC Colloquium 589</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12547-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Local Isotropy of Higher Order Statistics in Wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunlin Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Antonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyazid Djenidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Segalini, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Jets, Wakes and Separated Flows (icjwsf2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 185, pp.119--124, 2016, 978-3-319-30602-5 978-3-319-30600-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11515,111 +11649,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11766,51 +11900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Grea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Griffond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Djenidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Antonia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michikazu Kobayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Rakotondrandisa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mydlarski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.094603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papoutsakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyuna Rybdylova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Zaripov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Osiptsov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.02.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054606" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974323" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2198-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611236v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961466" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ab&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612362v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.539" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.913848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adolphe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.04.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPSCXZ42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044416.08710.77" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNZC3Z8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smalley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.016305" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00086-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNVRKP48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014746v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004713" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DZPTTCZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dusek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1691" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhentong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaila Ionut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691350v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691342v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papoutsakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rybdylova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110081v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418610v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266058_0005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Grea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludomir Oteski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soulard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Griffond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunlin Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Antonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Djenidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Antonia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15050540" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Danaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michikazu Kobayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Luddens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107579" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bode" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipo Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Henrik Goebbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bode" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.08.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Rakotondrandisa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.11.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Antonia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.307" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mydlarski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.094603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papoutsakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyuna Rybdylova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Zaripov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Osiptsov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.02.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2018.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.05.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Antonia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.054606" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djenidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4983724" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.218" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974323" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Bouha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2198-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Taguelmimt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-015-9649-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961466" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taguelmimt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadjadj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1131900" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ab&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.342" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.539" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.913848" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612113v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40371-2_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#160;a. Antonia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Scott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.780128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. A Antonia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.011003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2013.803556" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829763" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawrie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Duran-Matute" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scott" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/3/032048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Adolphe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.04.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPSCXZ42-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongming Zhou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:APPL.0000044416.08710.77" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNZC3Z8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014846v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Smalley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.016305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004713" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DZPTTCZT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086481v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(03)00086-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNVRKP48-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dusek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.1691" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Zhentong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaila Ionut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691363v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691350v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Denker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brachet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420216v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Goebbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420350v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Boschung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420376v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422043v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papoutsakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rybdylova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660312v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schaeffer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660320v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864187v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/13134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266058_0005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418815v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12547-9_16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611214v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>