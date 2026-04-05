--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -715,386 +715,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation of glass eels by differential methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ measurements of wave impact pressure on a composite breakwater: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Larroque</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultan Alqaddafi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Science and Technology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-218.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882199v1</w:t>
+                <w:t xml:space="preserve">hal-01809649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Sensors in Coastal Structures for On-Site Wave Impact Pressure Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation of glass eels by differential methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Alqaddafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Science and Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.299 - 315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906794v1</w:t>
+                <w:t xml:space="preserve">hal-01882199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of wave impact pressure on a composite breakwater: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Sensors in Coastal Structures for On-Site Wave Impact Pressure Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.56135-56141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI85-218.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2868702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809649v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboREM: A Remote Laboratory for Game-Like Training in Electronics</w:t>
               </w:r>
@@ -1667,204 +1667,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time DSP implementation for MRF-based video motion detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cellular Analog Network for MRF-based Video Motion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dumontier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Charras</w:t>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8 (10), pp.1341-1347</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (2), pp.281-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786010v1</w:t>
+                <w:t xml:space="preserve">hal-00408662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cellular Analog Network for MRF-based Video Motion Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time DSP implementation for MRF-based video motion detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46 (2), pp.281-293</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (10), pp.1341-1347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408662v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal MRF approach to video segmentation: Application to motion detection and lip segmentation</w:t>
               </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Caplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real Time Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (1), pp.41-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de mouvement de civelles par méthodes différentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Eldrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,243 +3076,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision for automatic detection and tracking of glass-eels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
+                <w:t xml:space="preserve">AN OPEN SOURCE REMOTE LABORATORY NETWORK BASED ON A READY TO USE SOLUTION: LABOREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Letowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, St-Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">12th Int. Conf. of Education, Research and Innovation (ICERI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.5726-5731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192232v1</w:t>
+                <w:t xml:space="preserve">hal-02463754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPEN SOURCE REMOTE LABORATORY NETWORK BASED ON A READY TO USE SOLUTION: LABOREM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Lavayssière</w:t>
+                <w:t xml:space="preserve">Computer vision for automatic detection and tracking of glass-eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int. Conf. of Education, Research and Innovation (ICERI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.5726-5731</w:t>
+              <w:t xml:space="preserve">17e journées ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, St-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463754v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadcopter Control Using Onboard Monocular Camera for Enriching Remote Laboratory Facilities</w:t>
               </w:r>
@@ -3419,51 +3419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Applied Sciences Learning through Open Source Remote Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboREM - A Network of Open Source Remote Laboratories for Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,817 +4605,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Client-Serveur Ouverte pour Travaux Pratiques Distants 24h/24-7j/7 en Electronique</w:t>
+                <w:t xml:space="preserve">Real-Time Liptracking for Synthetic Face Animation with Feedback Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Steriu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme Rencontre Europe Amérique Latine, Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. pp.;</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal. pp.402-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408589v1</w:t>
+                <w:t xml:space="preserve">hal-00397825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de visage par fusion d'information couleur dans le cadre de la théorie de l'évidence et suivi par filtrage particulaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture Client-Serveur Ouverte pour Travaux Pratiques Distants 24h/24-7j/7 en Electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Steriu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès RFIA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.;</w:t>
+              <w:t xml:space="preserve">5eme Rencontre Europe Amérique Latine, Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408646v1</w:t>
+                <w:t xml:space="preserve">hal-00408589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Background Segmentation for Remote Reference Image Updating within Motion Detection JPEG2000</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Patrouix</w:t>
+                <w:t xml:space="preserve">Modélisation de visage par fusion d'information couleur dans le cadre de la théorie de l'évidence et suivi par filtrage particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.505-510</w:t>
+              <w:t xml:space="preserve">15e Congrès RFIA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199481v1</w:t>
+                <w:t xml:space="preserve">hal-00408646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Liptracking for Synthetic Face Animation with Feedback Loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Background Segmentation for Remote Reference Image Updating within Motion Detection JPEG2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patrouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal. pp.402-407</w:t>
+              <w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397825v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Tracking for 3D Realistic Lip Animation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+                <w:t xml:space="preserve">Pros and Cons of the Nonlinear LUX Color Transform for Wireless Transmission with Motion JPEG2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patrouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Int. Conf. Pattern Recognition, ICPR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">International Conference. Image and Vision Computing New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Great Barrier Island, New Zealand. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397978v1</w:t>
+                <w:t xml:space="preserve">hal-00199605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Architecture for Signal Processing Lab Distance Learning.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.D. Steriu</w:t>
+                <w:t xml:space="preserve">Real Time Tracking for 3D Realistic Lip Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Digital Signal Processing Education Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Jackson Lake Lodge, United States. pp.305-310</w:t>
+              <w:t xml:space="preserve">18th Int. Conf. Pattern Recognition, ICPR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404176v1</w:t>
+                <w:t xml:space="preserve">hal-00397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of the Nonlinear LUX Color Transform for Wireless Transmission with Motion JPEG2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
+                <w:t xml:space="preserve">Open Architecture for Signal Processing Lab Distance Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Steriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Patrouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference. Image and Vision Computing New Zealand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Great Barrier Island, New Zealand. pp.49-55</w:t>
+              <w:t xml:space="preserve">4th IEEE Digital Signal Processing Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Jackson Lake Lodge, United States. pp.305-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199605v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+                <w:t xml:space="preserve">Robust face tracking using colour Dempster-Shafer fusion and particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'06: IEEE International Conference On Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.677- 680</w:t>
+              <w:t xml:space="preserve">9th International Conference on Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Firenze, Italy. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00130175v1</w:t>
+                <w:t xml:space="preserve">hal-00405766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust face tracking using colour Dempster-Shafer fusion and particle filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Faux</w:t>
+                <w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Firenze, Italy. pp.;</w:t>
+              <w:t xml:space="preserve">ICASSP'06: IEEE International Conference On Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.677- 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405766v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00130175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic Quality Measurement of Plasma Treated Polystyrene through Computer Vision</w:t>
               </w:r>
@@ -5477,546 +5477,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimedia Oriented Component Model.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Taipei, Taiwan. pp.;</w:t>
+              <w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408566v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+                <w:t xml:space="preserve">A Multimedia Oriented Component Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t>
+              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Taipei, Taiwan. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106491v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la teinte du visage par fusion d'informations couleur dans le cadre de la théorie de Dempster-Shafer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Faux</w:t>
+                <w:t xml:space="preserve">Motion Reference Image JPEG2000 : Road surveillance Application with wireless device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patrouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Pékin, China. pp.1839-1848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.633366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408647v1</w:t>
+                <w:t xml:space="preserve">hal-00199617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Reference Image JPEG2000 : Road surveillance Application with wireless device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Patrouix</w:t>
+                <w:t xml:space="preserve">A Component Model for Transmission and Processing of Synchronized Multimedia Data Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Communications and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Distributed Frameworks for Multimedia Applications (DFMA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.45-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFMA.2005.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.633366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00199617v1</w:t>
+                <w:t xml:space="preserve">hal-00408567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Model for Transmission and Processing of Synchronized Multimedia Data Flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Modélisation de la teinte du visage par fusion d'informations couleur dans le cadre de la théorie de Dempster-Shafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Distributed Frameworks for Multimedia Applications (DFMA 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORESA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rennes, France. pp.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DFMA.2005.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408567v1</w:t>
+                <w:t xml:space="preserve">hal-00408647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color and R.O.I. with JPEG2000 for Wireless Videosurveillance</w:t>
               </w:r>
@@ -6097,51 +6097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et ROI: Deux Options de JPEG2000. Investigations et Simulateur MATLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,235 +6268,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Cooperative and Adaptive Multimedia Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Entropic Estimation of Noise for Medical Volume Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Liévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Keeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Computer Software and Applications Conference (COMPSAC 2002), Prolonging Software Life: Development and Redevelopment, 26-29 August 2002, Oxford, England, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CMPSAC.2002.1045041⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Pattern Recognition, ICPR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Quebec, Canada. pp.871-874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912946v1</w:t>
+                <w:t xml:space="preserve">hal-01912840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Estimation of Noise for Medical Volume Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Liévin</w:t>
+                <w:t xml:space="preserve">A Distributed Architecture for Cooperative and Adaptive Multimedia Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Keeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Pattern Recognition, ICPR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Quebec, Canada. pp.871-874, </w:t>
+              <w:t xml:space="preserve">26th International Computer Software and Applications Conference (COMPSAC 2002), Prolonging Software Life: Development and Redevelopment, 26-29 August 2002, Oxford, England, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Oxford, United Kingdom. pp.444-449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CMPSAC.2002.1045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912840v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Power for Thresholding Technique in Image Processing</w:t>
               </w:r>
@@ -6512,51 +6512,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Liévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Signal Processing Conf. (EUSIPCO'02)</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2002 - 11th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8367,51 +8367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05066558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djebali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khemissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.4573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03658332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-020-01161-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111832" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Eldrogi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqaddafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2868702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2014.2386337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.818013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumontier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/RTIM.1996.0062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V0L3XX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Blanpain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decorps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Letowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fiton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia A. Petre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786027v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Steriu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Besleaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Totozafiny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patrouix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coutellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Steriu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.633366" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPSAC.2002.1045041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Keeve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60268-2_303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T0ZF444R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Popescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57956-7_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02192550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01477225v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02275759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05066558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djebali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khemissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.4573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03658332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-020-01161-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111832" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Eldrogi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqaddafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Amico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2868702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2014.2386337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.818013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumontier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/RTIM.1996.0062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V0L3XX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Blanpain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decorps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Letowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fiton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia A. Petre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786027v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Steriu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Besleaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Totozafiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patrouix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coutellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Steriu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.633366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Keeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPSAC.2002.1045041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60268-2_303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T0ZF444R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Popescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57956-7_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02192550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01477225v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02275759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>