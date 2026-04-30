--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -715,386 +715,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of wave impact pressure on a composite breakwater: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation of glass eels by differential methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rahali</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sultan Alqaddafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Science and Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.299 - 315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809649v1</w:t>
+                <w:t xml:space="preserve">hal-01882199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation of glass eels by differential methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Sensors in Coastal Structures for On-Site Wave Impact Pressure Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Luthon</w:t>
+                <w:t xml:space="preserve">D. d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Science and Technology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.56135-56141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2868702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882199v1</w:t>
+                <w:t xml:space="preserve">hal-01906794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Sensors in Coastal Structures for On-Site Wave Impact Pressure Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ measurements of wave impact pressure on a composite breakwater: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. d'Amico</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.56135-56141. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2868702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI85-218.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906794v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboREM: A Remote Laboratory for Game-Like Training in Electronics</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de mouvement de civelles par méthodes différentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Eldrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,243 +3076,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPEN SOURCE REMOTE LABORATORY NETWORK BASED ON A READY TO USE SOLUTION: LABOREM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Lavayssière</w:t>
+                <w:t xml:space="preserve">Computer vision for automatic detection and tracking of glass-eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int. Conf. of Education, Research and Innovation (ICERI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.5726-5731</w:t>
+              <w:t xml:space="preserve">17e journées ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, St-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463754v1</w:t>
+                <w:t xml:space="preserve">hal-02192232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision for automatic detection and tracking of glass-eels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
+                <w:t xml:space="preserve">AN OPEN SOURCE REMOTE LABORATORY NETWORK BASED ON A READY TO USE SOLUTION: LABOREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Letowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, St-Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">12th Int. Conf. of Education, Research and Innovation (ICERI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seville, Spain. pp.5726-5731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192232v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadcopter Control Using Onboard Monocular Camera for Enriching Remote Laboratory Facilities</w:t>
               </w:r>
@@ -3419,51 +3419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Applied Sciences Learning through Open Source Remote Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboREM - A Network of Open Source Remote Laboratories for Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et ROI: Deux Options de JPEG2000. Investigations et Simulateur MATLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,235 +6268,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Estimation of Noise for Medical Volume Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Liévin</w:t>
+                <w:t xml:space="preserve">A Distributed Architecture for Cooperative and Adaptive Multimedia Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Keeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Pattern Recognition, ICPR 2002</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048166⟩</w:t>
+              <w:t xml:space="preserve">26th International Computer Software and Applications Conference (COMPSAC 2002), Prolonging Software Life: Development and Redevelopment, 26-29 August 2002, Oxford, England, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Oxford, United Kingdom. pp.444-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CMPSAC.2002.1045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912840v1</w:t>
+                <w:t xml:space="preserve">hal-01912946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Cooperative and Adaptive Multimedia Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Entropic Estimation of Noise for Medical Volume Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Liévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Keeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Computer Software and Applications Conference (COMPSAC 2002), Prolonging Software Life: Development and Redevelopment, 26-29 August 2002, Oxford, England, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Oxford, United Kingdom. pp.444-449, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Pattern Recognition, ICPR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Quebec, Canada. pp.871-874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CMPSAC.2002.1045041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912946v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Power for Thresholding Technique in Image Processing</w:t>
               </w:r>
@@ -8367,51 +8367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05066558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djebali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khemissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.4573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03658332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-020-01161-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111832" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Eldrogi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqaddafi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Amico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2868702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2014.2386337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.818013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumontier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/RTIM.1996.0062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V0L3XX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Blanpain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decorps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Letowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fiton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia A. Petre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786027v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Steriu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Besleaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Totozafiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patrouix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coutellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Steriu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.633366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Keeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPSAC.2002.1045041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60268-2_303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T0ZF444R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Popescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57956-7_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02192550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01477225v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02275759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05066558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djebali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khemissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.4573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03658332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-020-01161-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111832" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Eldrogi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqaddafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2868702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2014.2386337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.818013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumontier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/RTIM.1996.0062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V0L3XX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Blanpain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decorps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Letowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fiton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia A. Petre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786027v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Steriu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Besleaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Totozafiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patrouix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coutellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Steriu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.633366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPSAC.2002.1045041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Keeve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60268-2_303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T0ZF444R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Popescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57956-7_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02192550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01477225v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02275759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>