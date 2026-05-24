--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -455,512 +455,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Open Source Remote Laboratory for Practical Learning</w:t>
+                <w:t xml:space="preserve">Continuous Measurement and Automatic Processing of In-situ Wave Impact Pressure Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Letowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lavayssière</w:t>
+                <w:t xml:space="preserve">Dorian d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schröder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Luthon</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics9111832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.214-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-042.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126482v1</w:t>
+                <w:t xml:space="preserve">hal-04292784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Measurement and Automatic Processing of In-situ Wave Impact Pressure Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian d'Amico</w:t>
+                <w:t xml:space="preserve">A Fully Open Source Remote Laboratory for Practical Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Letowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.214-219. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-042.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics9111832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292784v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation of glass eels by differential methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Sensors in Coastal Structures for On-Site Wave Impact Pressure Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Luthon</w:t>
+                <w:t xml:space="preserve">D. d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Science and Technology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.56135-56141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2868702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882199v1</w:t>
+                <w:t xml:space="preserve">hal-01906794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Sensors in Coastal Structures for On-Site Wave Impact Pressure Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation of glass eels by differential methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Eldrogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. d'Amico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Larroque</w:t>
+                <w:t xml:space="preserve">Sultan Alqaddafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Science and Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.299 - 315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906794v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ measurements of wave impact pressure on a composite breakwater: preliminary results</w:t>
               </w:r>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de mouvement de civelles par méthodes différentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Eldrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,103 +2961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous measurement and automatic processing of in-situ wave impact pressure data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,77 +3082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision for automatic detection and tracking of glass-eels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Eldrogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4078,407 +4078,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaboREM : laboratoire flexible pour instrumentation déportée et travaux pratiques à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUX Color Transform for Mosaic Image Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Petre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Larroque</w:t>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fiton</w:t>
+                <w:t xml:space="preserve">Nicolas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e REAL Rencontre Europe Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cartagena des Indias, Colombia</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cluj-Napoca, Romania. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298555v1</w:t>
+                <w:t xml:space="preserve">hal-00786040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUX Color Transform for Mosaic Image Rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaboREM : laboratoire flexible pour instrumentation déportée et travaux pratiques à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia A. Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+                <w:t xml:space="preserve">Pierre Dibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubois</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cluj-Napoca, Romania. pp.93-98</w:t>
+              <w:t xml:space="preserve">7e REAL Rencontre Europe Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cartagène des Indes, Colombie. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786040v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboREM : laboratoire flexible pour instrumentation déportée et travaux pratiques à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia A. Petre</w:t>
+                <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e REAL Rencontre Europe Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2010, Cartagène des Indes, Colombie. pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2010, Cartagena des Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786515v1</w:t>
+                <w:t xml:space="preserve">hal-04298555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboREM: open lab for remote work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Steriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,640 +4605,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Liptracking for Synthetic Face Animation with Feedback Loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pros and Cons of the Nonlinear LUX Color Transform for Wireless Transmission with Motion JPEG2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patrouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal. pp.402-407</w:t>
+              <w:t xml:space="preserve">International Conference. Image and Vision Computing New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Great Barrier Island, New Zealand. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397825v1</w:t>
+                <w:t xml:space="preserve">hal-00199605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Client-Serveur Ouverte pour Travaux Pratiques Distants 24h/24-7j/7 en Electronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real Time Tracking for 3D Realistic Lip Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Steriu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme Rencontre Europe Amérique Latine, Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France. pp.;</w:t>
+              <w:t xml:space="preserve">18th Int. Conf. Pattern Recognition, ICPR'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408589v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de visage par fusion d'information couleur dans le cadre de la théorie de l'évidence et suivi par filtrage particulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Faux</w:t>
+                <w:t xml:space="preserve">Open Architecture for Signal Processing Lab Distance Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Steriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès RFIA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.;</w:t>
+              <w:t xml:space="preserve">4th IEEE Digital Signal Processing Education Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Jackson Lake Lodge, United States. pp.305-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408646v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Background Segmentation for Remote Reference Image Updating within Motion Detection JPEG2000</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Liptracking for Synthetic Face Animation with Feedback Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.505-510</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setubal, Portugal. pp.402-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199481v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of the Nonlinear LUX Color Transform for Wireless Transmission with Motion JPEG2000</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture Client-Serveur Ouverte pour Travaux Pratiques Distants 24h/24-7j/7 en Electronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Patrouix</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Steriu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference. Image and Vision Computing New Zealand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Great Barrier Island, New Zealand. pp.49-55</w:t>
+              <w:t xml:space="preserve">5eme Rencontre Europe Amérique Latine, Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199605v1</w:t>
+                <w:t xml:space="preserve">hal-00408589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Tracking for 3D Realistic Lip Animation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+                <w:t xml:space="preserve">Modélisation de visage par fusion d'information couleur dans le cadre de la théorie de l'évidence et suivi par filtrage particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Int. Conf. Pattern Recognition, ICPR'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">15e Congrès RFIA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Tours, France. pp.;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397978v1</w:t>
+                <w:t xml:space="preserve">hal-00408646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Architecture for Signal Processing Lab Distance Learning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Background Segmentation for Remote Reference Image Updating within Motion Detection JPEG2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patrouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Steriu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Luthon</w:t>
+                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Digital Signal Processing Education Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Jackson Lake Lodge, United States. pp.305-310</w:t>
+              <w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.505-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404176v1</w:t>
+                <w:t xml:space="preserve">hal-00199481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust face tracking using colour Dempster-Shafer fusion and particle filter</w:t>
               </w:r>
@@ -5306,51 +5306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,464 +5477,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
+                <w:t xml:space="preserve">Motion Reference Image JPEG2000 : Road surveillance Application with wireless device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Totozafiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patrouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaumont</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Communications and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Pékin, China. pp.1839-1848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.633366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106491v1</w:t>
+                <w:t xml:space="preserve">hal-00199617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimedia Oriented Component Model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A Component Model for Transmission and Processing of Synchronized Multimedia Data Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dalmau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Distributed Frameworks for Multimedia Applications (DFMA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.45-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFMA.2005.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408566v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Reference Image JPEG2000 : Road surveillance Application with wireless device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Patrouix</w:t>
+                <w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coutellier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Communications and Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199617v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Model for Transmission and Processing of Synchronized Multimedia Data Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A Multimedia Oriented Component Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Distributed Frameworks for Multimedia Applications (DFMA 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Taipei, Taiwan. pp.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DFMA.2005.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408567v1</w:t>
+                <w:t xml:space="preserve">hal-00408566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la teinte du visage par fusion d'informations couleur dans le cadre de la théorie de Dempster-Shafer</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color and R.O.I. with JPEG2000 for Wireless Videosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beaumesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Singapore, Singapore. pp.3205-3208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6268,235 +6268,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Architecture for Cooperative and Adaptive Multimedia Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dalmau</w:t>
+                <w:t xml:space="preserve">Entropic Estimation of Noise for Medical Volume Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Liévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Keeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Computer Software and Applications Conference (COMPSAC 2002), Prolonging Software Life: Development and Redevelopment, 26-29 August 2002, Oxford, England, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CMPSAC.2002.1045041⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Pattern Recognition, ICPR 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Quebec, Canada. pp.871-874, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912946v1</w:t>
+                <w:t xml:space="preserve">hal-01912840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Estimation of Noise for Medical Volume Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Liévin</w:t>
+                <w:t xml:space="preserve">A Distributed Architecture for Cooperative and Adaptive Multimedia Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Keeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Pattern Recognition, ICPR 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Quebec, Canada. pp.871-874, </w:t>
+              <w:t xml:space="preserve">26th International Computer Software and Applications Conference (COMPSAC 2002), Prolonging Software Life: Development and Redevelopment, 26-29 August 2002, Oxford, England, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Oxford, United Kingdom. pp.444-449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CMPSAC.2002.1045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912840v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Power for Thresholding Technique in Image Processing</w:t>
               </w:r>
@@ -8367,51 +8367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05066558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djebali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khemissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.4573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03658332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-020-01161-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111832" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Eldrogi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqaddafi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2868702" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2014.2386337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.818013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumontier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/RTIM.1996.0062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V0L3XX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Blanpain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decorps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Letowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dibon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fiton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia A. Petre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786027v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Steriu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Besleaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Totozafiny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patrouix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coutellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Steriu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.633366" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPSAC.2002.1045041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Keeve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048166" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60268-2_303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T0ZF444R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Popescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57956-7_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02192550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01477225v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02275759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05066558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larroque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djebali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khemissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.4573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03658332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Khattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-020-01161-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04292784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian d'Amico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Poncet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-042.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03126482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Amico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2868702" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Eldrogi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Alqaddafi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-218.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2014.2386337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.515-545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Soulem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Li&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.818013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumontier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Caplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/RTIM.1996.0062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7V0L3XX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumontier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Blanpain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decorps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larroque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02571020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02463754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Letowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01910011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04299583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia A. Petre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dibon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fiton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04298555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786027v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Steriu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Besleaga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Totozafiny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patrouix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Steriu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coutellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.633366" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalmau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFMA.2005.2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Navarro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coutellier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Keeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMPSAC.2002.1045041" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;vin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909117v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60268-2_303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T0ZF444R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George V. Popescu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57956-7_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02293751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02192550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01477225v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02275759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>