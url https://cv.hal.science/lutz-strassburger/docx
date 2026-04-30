--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -368,317 +368,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambek Calculus with Banged Atoms for Parasitic Gaps</w:t>
+                <w:t xml:space="preserve">A Simple Loopcheck for Intuitionistic K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnoosh Sadrzadeh</w:t>
+                <w:t xml:space="preserve">Marianna Girlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Kuznets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianela Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Straßburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic, Language, Information, and Computation. WoLLIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Bern, Switzerland. pp.193-209, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_13⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Bern, Switzerland, Switzerland. pp.47-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569184v1</w:t>
+                <w:t xml:space="preserve">hal-04569308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Loopcheck for Intuitionistic K</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lambek Calculus with Banged Atoms for Parasitic Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianela Morales</w:t>
+                <w:t xml:space="preserve">Mehrnoosh Sadrzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Straßburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic, Language, Information, and Computation. WoLLIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Bern, Switzerland, Switzerland. pp.47-63, </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Bern, Switzerland. pp.193-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569308v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitionistic S4 is decidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Girlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Kuznets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianela Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -719,944 +719,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BV and Pomset Logic Are Not the Same</w:t>
+                <w:t xml:space="preserve">Taming Bounded Depth with Nested Sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lê Thành Dung Nguyên</w:t>
+                <w:t xml:space="preserve">Agata Ciabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Straßburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSL 2022 - 30th EACSL Annual Conference on Computer Science Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIML 2022 - Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909463v1</w:t>
+                <w:t xml:space="preserve">hal-03909534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization Without Syntax</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lutz Strassburger</w:t>
+                <w:t xml:space="preserve">Combinatorial Proofs for Constructive Modal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acclavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Straßburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">AiML 2022 - Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654060v1</w:t>
+                <w:t xml:space="preserve">hal-03909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graphical Proof Theory of Logical Time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lutz Straßburger</w:t>
+                <w:t xml:space="preserve">Normalization Without Syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Heijltjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2022 - 7th International Conference on Formal Structures for Computation and Deduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FSCD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909486v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Flows as Bicolored Atomic Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giti Omidvar</w:t>
+                <w:t xml:space="preserve">BV and Pomset Logic Are Not the Same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lê Thành Dung Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Straßburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoLLIC 2022 - 28th Workshop on Logic, Language, Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15298-6_9⟩</w:t>
+              <w:t xml:space="preserve">CSL 2022 - 30th EACSL Annual Conference on Computer Science Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Göttingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2022.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909530v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Bounded Depth with Nested Sequents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Ciabattoni</w:t>
+                <w:t xml:space="preserve">Combinatorial Flows as Bicolored Atomic Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giti Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Straßburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Tesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIML 2022 - Advances in Modal Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WoLLIC 2022 - 28th Workshop on Logic, Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Iaşi, Romania. pp.141-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15298-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909534v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Proofs for Constructive Modal Logic</w:t>
+                <w:t xml:space="preserve">A Graphical Proof Theory of Logical Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acclavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Horne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjouke Mauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Straßburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiML 2022 - Advances in Modal Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSCD 2022 - 7th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909538v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Semantics for Constructive Modal Logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatorial Proofs and Decomposition Theorems for First-order Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Catta</w:t>
+                <w:t xml:space="preserve">Dominic J D Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Hsuan Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2021 - 30th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86059-2_25⟩</w:t>
+              <w:t xml:space="preserve">2021 36th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome, Italy. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS52264.2021.9470579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369819v1</w:t>
+                <w:t xml:space="preserve">hal-03369764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Paper: Coqlex, an approach to generate verified lexers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendlasida Ouedraogo</w:t>
+                <w:t xml:space="preserve">Game Semantics for Constructive Modal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acclavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danko Ilik</w:t>
+                <w:t xml:space="preserve">Davide Catta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML Family Workshop 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TABLEAUX 2021 - 30th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Birmingham, United Kingdom. pp.428-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86059-2_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470713v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Proofs and Decomposition Theorems for First-order Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic J D Hughes</w:t>
+                <w:t xml:space="preserve">Demo Paper: Coqlex, an approach to generate verified lexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendlasida Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danko Ilik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jui-Hsuan Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 36th Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ML Family Workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online event, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369764v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic beyond formulas: a proof system on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acclavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1703,51 +1703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOIN: A Nested Sequent Theorem Prover for Intuitionistic Modal Logics (System Description)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Girlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1788,313 +1788,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457240v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Combinatorial Proof Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ralph</w:t>
+                <w:t xml:space="preserve">On Combinatorial Proofs for Modal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acclavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2019 - 28th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.259-276, </w:t>
+              <w:t xml:space="preserve">TABLEAUX 2019 - 28t International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.223-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390417v1</w:t>
+                <w:t xml:space="preserve">hal-02390400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitionistic proofs without syntax</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominic J D Hughes</w:t>
+                <w:t xml:space="preserve">Towards a Combinatorial Proof Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ralph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1-13, </w:t>
+              <w:t xml:space="preserve">TABLEAUX 2019 - 28th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.259-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386878v1</w:t>
+                <w:t xml:space="preserve">hal-02390417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Combinatorial Proofs for Modal Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Acclavio</w:t>
+                <w:t xml:space="preserve">Intuitionistic proofs without syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Heijltjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J D Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2019 - 28t International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, London, United Kingdom. pp.223-240, </w:t>
+              <w:t xml:space="preserve">LICS 2019 - 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390400v1</w:t>
+                <w:t xml:space="preserve">hal-02386878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Combinatorial Proofs for Logics of Relevance and Entailment</w:t>
               </w:r>
@@ -2171,64 +2171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Nets for First-Order Additive Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Heijltjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic J D Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,269 +2269,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Flows and their Normalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof theory for indexed nested sequents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FSCD 2017 - 2nd International Conference on Formal Structures for Computation and Deduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TABLEAUX 2017 - Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil. pp.81-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635931v1</w:t>
+                <w:t xml:space="preserve">hal-01635935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Length of Medial-Switch-Mix Derivations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatorial Flows and their Normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoLLIC 2017 - Logic, Language, Information, and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> FSCD 2017 - 2nd International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.311 - 3117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2017.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635933v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof theory for indexed nested sequents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Marin</w:t>
+                <w:t xml:space="preserve">On the Length of Medial-Switch-Mix Derivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bruscoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2017 - Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil. pp.81-97</w:t>
+              <w:t xml:space="preserve">WoLLIC 2017 - Logic, Language, Information, and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635935v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-crossing Tree Realizations of Ordered Degree Sequences</w:t>
               </w:r>
@@ -2992,200 +2992,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Paths in Atomic Flows for Classical Logic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the Problem with Proof Nets for Classical Logic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th Annual IEEE Symposium on Logic in Computer Science, LICS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computability in Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ponta Delgada, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541076v1</w:t>
+                <w:t xml:space="preserve">hal-00772608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Problem with Proof Nets for Classical Logic ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking Paths in Atomic Flows for Classical Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Gundersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 25th Annual IEEE Symposium on Logic in Computer Science, LICS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.284-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2010.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772608v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Inference for Hybrid Logic</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coqlex: Generating Formally Verified Lexers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendlasida Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,51 +3778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytic Propositional Proof System On Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acclavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,64 +3869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully labelled proof system for intuitionistic modal logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianela Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3967,352 +3967,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the decision problem for MELL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maehara-style modal nested calculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Kuznets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 768, pp.91-98. </w:t>
+              <w:t xml:space="preserve">Archive for Mathematical Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (3-4), pp.359-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00153-018-0636-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386746v1</w:t>
+                <w:t xml:space="preserve">hal-01942240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep inference and expansion trees for second-order multiplicative linear logic</w:t>
+                <w:t xml:space="preserve">On the decision problem for MELL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue 8 (A special issue on structural proof theory, automated reasoning and computation in celebration of Dale Miller’s 60th birthday), 29, pp.1030-1060. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 768, pp.91-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960129518000385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942410v1</w:t>
+                <w:t xml:space="preserve">hal-02386746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The problem of proof identity, and why computer scientists should care about Hilbert's 24th problem</w:t>
+                <w:t xml:space="preserve">Deep inference and expansion trees for second-order multiplicative linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 377 (2140), pp.20180038. </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue 8 (A special issue on structural proof theory, automated reasoning and computation in celebration of Dale Miller’s 60th birthday), 29, pp.1030-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129518000385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475417v1</w:t>
+                <w:t xml:space="preserve">hal-01942410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maehara-style modal nested calculi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The problem of proof identity, and why computer scientists should care about Hilbert's 24th problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Mathematical Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (3-4), pp.359-385. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 377 (2140), pp.20180038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00153-018-0636-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2018.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942240v1</w:t>
+                <w:t xml:space="preserve">hal-02475417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Power of Substitution in the Calculus of Structures</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Proof Nets to Combinatorial Proofs - A New Approach to Hilbert's 24th Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Heijltjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,177 +4789,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Introduction to Deep Inference, Riga, Latvia. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Syntactic Proofs to Combinatorial Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acclavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Strassburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Joint Conference on Automated Reasoning, IJCAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.481-497, 2018, 978-3-319-94204-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is a logic, and what is a proof ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Strassburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Beziau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser, pp.135-145, 2005, 978-3-7643-7259-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00130523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting and Focusing for Full Propositional Linear Logic in the Calculus of Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustuv Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikheil Rukhaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4969,288 +5156,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof nets for first-order additive linear logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Heijltjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic J D Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9201, Inria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Decision Problem for MELL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 9203, Inria Saclay Ile de France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maehara-style Modal Nested Calculi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Kuznets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9123, Inria Saclay. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-crossing tree realizations of ordered degree sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mehats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5263,310 +5450,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Nets and the Identity of Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6013, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107260v3</w:t>
-              </w:r>
-[...185 lines deleted...]
-                <w:t xml:space="preserve">inria-00130523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5584,64 +5584,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification logic for constructive modal logic *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Kuznets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Strassburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,51 +5957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1686A9"/>
+    <w:nsid w:val="C956DDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6188,51 +6188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lutz-strassburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4661-6540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05356081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acclavio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Stra&#223;burger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06085-3_22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05356083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Barrett" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guglielmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ralph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS65433.2025.00021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Sadrzadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Girlando" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kuznets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Morales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04267899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175684" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh Dung Nguy&#234;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.32" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Heijltjes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hughes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Horne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Mauw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giti Omidvar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15298-6_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ciabattoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86059-2_25" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendlasida Ouedraogo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danko Ilik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J D Hughes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsuan Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470579" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394763" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457240v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59533-6_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2017.31" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bruscoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mehats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53826-5_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mehner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Voigtl&#228;nder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2643135.2643147" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gundersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2010.12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00012296v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909547v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh D&#361;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-19(4:25)2023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912170v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087392v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-18(4:1)2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390454v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exab020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000385" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00153-018-0636-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novak Novakovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(4:24)2013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.07.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exp047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03316571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikheil Rukhaia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870148v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107260v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lutz-strassburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4661-6540" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05356081v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acclavio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Stra&#223;burger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06085-3_22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05356083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Barrett" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Guglielmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ralph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS65433.2025.00021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Girlando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kuznets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Morales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Sadrzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04267899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Strassburger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175684" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ciabattoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03654060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Heijltjes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Hughes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh Dung Nguy&#234;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2022.32" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giti Omidvar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15298-6_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Horne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjouke Mauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J D Hughes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Hsuan Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470579" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86059-2_25" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendlasida Ouedraogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danko Ilik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394763" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457240v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785827" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59533-6_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2017.31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bruscoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mehats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53826-5_13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mehner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Seidel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Voigtl&#228;nder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2643135.2643147" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hetzl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2012.320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Chaudhuri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2011.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gundersen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2010.12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00012296v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909547v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234; Th&#224;nh D&#361;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-19(4:25)2023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912170v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2024/8/3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087392v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/LMCS-18(4:1)2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390454v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exab020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00153-018-0636-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02386746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novak Novakovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(4:24)2013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2012.07.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exp047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03316571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aler Tubella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05493721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikheil Rukhaia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107260v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>