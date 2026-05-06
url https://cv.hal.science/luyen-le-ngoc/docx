--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -298,2699 +298,2708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
+                <w:t xml:space="preserve">Extraction de relations multi-étiquettes en utilisant des modèles pré-entraînés et des couches de Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Vienne, Australia</w:t>
+              <w:t xml:space="preserve">Actes de l'atelier TextMine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La conférence Extraction et Gestion des Connaissances (EGC), Jan 2025, Strabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450451v1</w:t>
+                <w:t xml:space="preserve">hal-04919844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
+                <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Port Said, Egypt. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450473v1</w:t>
+                <w:t xml:space="preserve">hal-04961071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations multi-étiquettes en utilisant des modèles pré-entraînés et des couches de Transformer</w:t>
+                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier TextMine 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Mexico City, Mexico. pp.93-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93103-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919844v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un cadre ontologique pour la gestion des compétences : à des fins de formation, de recrutement, de métier, ou de recherches associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.120-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
+                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Vienne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001083v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
+                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ho Chi MInh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04961071v1</w:t>
+                <w:t xml:space="preserve">hal-05450473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Group Profiling and Recommendation via Deep Neural Network-based Multi-Task Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Compiègne, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2025, Compiègne, France. pp.2171-2176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Visualizing Competency Progression: A Semantic Integration of Pedagogical Graphs and Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e International Meeting for Innovative Pedagogy 2025 (IMIP25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
+                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05001106v1</w:t>
+                <w:t xml:space="preserve">hal-04378722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
+                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51664-1_14⟩</w:t>
+              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tianjin, China. pp.3104-3109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645398v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378722v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
+                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Naple, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645427v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Portsmouth (UK), United Kingdom. pp.197-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51664-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868078v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de simulations de crises, basé sur une ontologie, pour la mise à l'abri des populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème édition INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint-based Recommender System via RDF Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04161345v1</w:t>
+                <w:t xml:space="preserve">hal-04152504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
+                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152504v1</w:t>
+                <w:t xml:space="preserve">hal-04152530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
+                <w:t xml:space="preserve">A Constraint-based Recommender System via RDF Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.849-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152530v1</w:t>
+                <w:t xml:space="preserve">hal-04161345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
+                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cusco, Peru. pp.463-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33258-6_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832226v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+                <w:t xml:space="preserve">CCG Supertagging Using Morphological and Dependency Syntax Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyện Ngọc Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33258-6_42⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.608-621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161309v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCG Supertagging Using Morphological and Dependency Syntax Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Hawaii, United States. pp.1778-1787</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110790v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Personalized Recommender System Based-on Knowledge Graph Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Artificial Intelligence and Computer Vision (AICV2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marrakesh, Morocco. pp.368-378, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27762-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
+                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, HI, United States. pp.4619-4624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04454260v1</w:t>
+                <w:t xml:space="preserve">hal-04454269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
+                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Honolulu, HI, United States. pp.4619-4624, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04454269v1</w:t>
+                <w:t xml:space="preserve">hal-04454260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des ontologies pour le calcul de la similarité sémantique au sein d'un système de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.189-198, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ontology-based Recommender System for the Vehicle Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Salerno, Italy. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a DRS Parsing Framework for French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNAMS 2019 : Sixth International Conference on Social Networks Analysis, Management and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a knowledge system for Big Data: Case study to plant phenotyping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Venkatesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mines Ales, Jun 2016, Nîmes, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2912845.2912869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3000,341 +3009,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (4), pp.50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-025-01358-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mcda.70012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100 (4), pp.379-399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497231214563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3344,246 +3353,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French language DRS parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Ecole nationale supérieure Mines-Télécom Atlantique, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020IMTA0202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03132658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarcking Application main portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3593,151 +3602,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a generic indexing tool to optimize the use of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-096 (#21), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01274707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3805,51 +3814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35819CB8"/>
+    <w:nsid w:val="60C94EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4036,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luyen-le-ngoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2043-0679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/le_n_3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luy&#7879;n Ng&#7885;c L&#234;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_43" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03132658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IMTA0202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luyen-le-ngoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2043-0679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/le_n_3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luy&#7879;n Ng&#7885;c L&#234;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_43" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03132658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IMTA0202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>