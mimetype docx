--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -115,3338 +115,3558 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">le_n_3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tFnk5VIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRGEN: A CONCEPTUAL FRAMEWORK FOR LLM-POWERED MIXED REALITY AUTHORING TOOLS FOR EDUCATION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of ontological knowledge bases by leveraging large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">Marie Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iza Marfisi</w:t>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mobile Learning 2026 International Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05547558v1</w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJKMS.2026.10078273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations multi-étiquettes en utilisant des modèles pré-entraînés et des couches de Transformer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier TextMine 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04919844v1</w:t>
+              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mcda.70012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-025-01358-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04961071v1</w:t>
+                <w:t xml:space="preserve">hal-05158933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (4), pp.379-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497231214563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-93103-1_10⟩</w:t>
-[...2441 lines deleted...]
-                <w:t xml:space="preserve">hal-01411565v1</w:t>
+                <w:t xml:space="preserve">hal-04645368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MRGEN: A CONCEPTUAL FRAMEWORK FOR LLM-POWERED MIXED REALITY AUTHORING TOOLS FOR EDUCATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Seddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05158933v1</w:t>
+              <w:t xml:space="preserve">The Mobile Learning 2026 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Zagreb, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">KG-First, LLM-Fallback: A Hybrid Microservice for Grounded Skill Search and Explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05000567v1</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Fuzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vers un cadre ontologique pour la gestion des compétences : à des fins de formation, de recrutement, de métier, ou de recherches associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.120-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Mexico City, Mexico. pp.93-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93103-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Port Said, Egypt. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction de relations multi-étiquettes en utilisant des modèles pré-entraînés et des couches de Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de l'atelier TextMine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La conférence Extraction et Gestion des Connaissances (EGC), Jan 2025, Strabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Vienne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ho Chi MInh City, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Group Profiling and Recommendation via Deep Neural Network-based Multi-Task Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Compiègne, France. pp.2171-2176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Visualizing Competency Progression: A Semantic Integration of Pedagogical Graphs and Generative AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e International Meeting for Innovative Pedagogy 2025 (IMIP25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tianjin, China. pp.3104-3109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Naple, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Portsmouth (UK), United Kingdom. pp.197-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51664-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de simulations de crises, basé sur une ontologie, pour la mise à l'abri des populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42ème édition INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.85-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Constraint-based Recommender System via RDF Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.849-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cusco, Peru. pp.463-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33258-6_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Hawaii, United States. pp.1778-1787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCG Supertagging Using Morphological and Dependency Syntax Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyện Ngọc Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.608-621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Personalized Recommender System Based-on Knowledge Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Artificial Intelligence and Computer Vision (AICV2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marrakesh, Morocco. pp.368-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27762-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, HI, United States. pp.4619-4624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des ontologies pour le calcul de la similarité sémantique au sein d'un système de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.189-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675591v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Ontology-based Recommender System for the Vehicle Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Salerno, Italy. pp.107-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a DRS Parsing Framework for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNAMS 2019 : Sixth International Conference on Social Networks Analysis, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04645368v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a knowledge system for Big Data: Case study to plant phenotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIMS: Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mines Ales, Jun 2016, Nîmes, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French language DRS parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Ecole nationale supérieure Mines-Télécom Atlantique, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020IMTA0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03132658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3456,143 +3676,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarcking Application main portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Venkatesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aravind Venkatesen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3602,151 +3822,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a generic indexing tool to optimize the use of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-096 (#21), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01274707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3814,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C94EAB"/>
+    <w:nsid w:val="E106AD39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4045,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luyen-le-ngoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2043-0679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/le_n_3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033340" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luy&#7879;n Ng&#7885;c L&#234;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_43" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912869" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03132658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IMTA0202" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luyen-le-ngoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2043-0679" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/le_n_3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tFnk5VIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKMS.2026.10078273" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Seddini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luy&#7879;n Ng&#7885;c L&#234;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_43" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931868" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912869" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03132658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IMTA0202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouannic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>