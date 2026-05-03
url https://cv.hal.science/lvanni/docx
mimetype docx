--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -66,1483 +66,1613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD et IA : de la lexicométrie aux réseaux de neurones, l’inquiétude méthodologique de l’Analyse du discours</w:t>
+                <w:t xml:space="preserve">A compression account of development in the ability to group information in working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+                <w:t xml:space="preserve">Miriam Debraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Fartoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 267, pp.106507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2026.106507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427969v1</w:t>
+                <w:t xml:space="preserve">hal-05598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Dominant Narratives on Montenegro in the German Press - A Corpus-Driven Analysis (2016-2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification des motifs textuels. Entre statistique et deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13651⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13woj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391416v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En-registrer les genres littéraires. Repérage et apprentissage de marqueurs de registres discursifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decoding Dominant Narratives on Montenegro in the German Press - A Corpus-Driven Analysis (2016-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Osmanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13wok⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155563v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des motifs textuels. Entre statistique et deep learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">En-registrer les genres littéraires. Repérage et apprentissage de marqueurs de registres discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13woj⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wok⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391425v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbase Web. (Hyper)Bases, Corpus, Langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AD et IA : de la lexicométrie aux réseaux de neurones, l’inquiétude méthodologique de l’Analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.46-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523479v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From text saliency to linguistic objects: learning linguistic interpretable markers with a multi-channels convolutional architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hyperbase Web. (Hyper)Bases, Corpus, Langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.7667⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.8770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004208v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gallicagram : les archives de presse sous les rotatives de la statistique textuelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.7944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique de corpus numérique. Emmanuel Macron, président thaumaturge (2017-2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From text saliency to linguistic objects: learning linguistic interpretable markers with a multi-channels convolutional architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.562⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.7667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353800v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le participe passé dans un grand corpus littéraire (1700-2019) : enjeux et limites du traitement textométrique dans Hyperbase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sémantique de corpus numérique. Emmanuel Macron, président thaumaturge (2017-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/IG.174.0.3291027⟩</w:t>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03946447v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du texte profond. Textualité et deep learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le participe passé dans un grand corpus littéraire (1700-2019) : enjeux et limites du traitement textométrique dans Hyperbase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Beghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.174.0.3291027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671790v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03946447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepFLE : la plateforme pour évaluer le niveau d’un texte selon le CECRL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Du texte profond. Textualité et deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dialogues et cultures, 66, pp.235-254</w:t>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nouvelles textualités ?, 90ème année (1), pp.135-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494844v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre rupture et continuité, le discours du PCF (1920-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XXXVI, pp.125 - 162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoiremesure.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces mots que Macron emprunte à Sarkozy. Discours et intelligence artificielle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DeepFLE : la plateforme pour évaluer le niveau d’un texte selon le CECRL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21</w:t>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dialogues et cultures, 66, pp.235-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503269v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning et authentification des textes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ces mots que Macron emprunte à Sarkozy. Discours et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Texto! Textes et cultures, Volume XXIV, (n°1), pp.1-34</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561039v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deep learning et authentification des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Texto! Textes et cultures, Volume XXIV, (n°1), pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">As palavras, o texto, os corpora e arquivo: o historiador face à linguística. Logometria e análise do discurso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Maciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texto Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1552,4544 +1682,4544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key-passages and artificial intelligence. How can we use hidden layers to explore new linguistic objects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachel Raus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclusione ed elaborazione del linguaggio naturale nell’era dell’intelligenza artificiale generativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ledizioni LediPublishing, pp.43-58, 2025, 9791256004133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Christofle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agilite touristique en temps de crises et d'incertitudes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.41-52, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning as an aid to text mining in the choice of texts to lemmatise for a comparison corpus: a stylistic study of Peter Damian's letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Giordano; Michelangelo Misuraca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Textual Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-184, 2024, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-031-55917-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55917-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Convolutional Transformer and Intertextuality: A Latin Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Giordano; Michelangelo Misuraca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Textual Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp.197-207, 2024, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-031-55917-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55917-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deep learning auxiliaire de l'ADT dans le choix de textes à étiqueter en vue d'un corpus de comparaison : à propos de l'étude stylistique des lettres de Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2022 - Proceedings of the 16th International Conference on Statisical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les proclamations électorales des députés méditerranéens de 1881 à 2002 : diachronie politique et diatopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Pellegrinetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-274, 2021, 9782753581661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Honoré Champion, pp.73-130, 2021, Lettres numériques, 9782745356406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning et description des textes. Architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intelligence artificielle des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.15 - 72, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et intelligence artificielle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'intelligence artificielle des textes. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle des textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Honoré Champion, pp.73-130, 2021, Lettres Numériques, 9782745356406</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle des textes. Des algorithmes à l'interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Honoré Champion, pp.9-14, 2021, Lettres numériques, 978-2-7453-5640-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240145v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle des textes. Présentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Littérature et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Mayaffre, L. Vanni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle des textes. Des algorithmes à l'interprétation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Honoré Champion, pp.9-14, 2021, Lettres numériques, 978-2-7453-5640-6</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Honoré Champion, pp.73-130, 2021, Lettres Numériques, 9782745356406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344917v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Passages : From statistics to Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Corneli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domenica Fioredistella Iezzi; Damon Mayaffre; Michelangelo Misuraca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text Analytics. Advances and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-54, 2020, 978-3-030-52679-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52680-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des candidats, de « allons » à « vertu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vote disruptif. Les élections présidentielle et législatives de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses SciencesPo, pp.129-152, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plongements de mots, Convolution et Self-attention. Prédiction, création ou description des textes par l'I.A. ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus, Convolution and Transformer. How to analyse political discourse from neural network representations ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de marqueurs de registres littéraires profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMLIP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Multilingual Intelligent Information Processing, Nov 2024, Pékin Beijing, China</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870944v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de marqueurs de registres littéraires profonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corpus, Convolution and Transformer. How to analyse political discourse from neural network representations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Buxelles, Belgique</w:t>
+              <w:t xml:space="preserve">IMLIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Multilingual Intelligent Information Processing, Nov 2024, Pékin Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391199v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent are lemmatisation and annotation relevant for deep learning assignments and textual motifs detection? The case-study of Peter Damian's letters (11 th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La memoria digitale. XII convegno annuale AIUCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Siena, Italy, Italy. pp.254-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convolution et marqueurs multidimensionnels. Description des représentations genrées dans un corpus de films français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data ( JADTS 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111750v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolution et marqueurs multidimensionnels. Description des représentations genrées dans un corpus de films français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corpus non alignés et ADT. Essai de comparaison entre les présidents français et brésiliens de l'ère contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data ( JADTS 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">JADT2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, France. pp.568-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783938v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus non alignés et ADT. Essai de comparaison entre les présidents français et brésiliens de l'ère contemporaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, France. pp.568-575</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858547v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meigret et la réutilisabilité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans avec CAHIER. Des corpus d'auteurs pour les humanités à leur exploitation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectiver l'intertexte ? Emmanuel Macron, deep learning et statistique textuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894990v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte à l'intertexte. Le palimpseste Macron au révélateur de l'Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouzereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF 2020 - 7ème Congrès mondiale de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montpellier / Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdeep : deep learning descriptif pour l'analyse de données textuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Objectiver l'intertexte ? Emmanuel Macron, deep learning et statistique textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2020 - 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926880v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADT et deep learning, regards croisés. Phrases-clefs, motifs et nouveaux observables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Melbourne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823560v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Deconvolution Saliency (TDS) : a deep tool box for linguistic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ADT et deep learning, regards croisés. Phrases-clefs, motifs et nouveaux observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Melbourne, France</w:t>
+              <w:t xml:space="preserve">JADT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804310v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to explore conflicts in French Wikipedia talk pages?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cooccurrences spécifiques et représentations graphiques, le nouveau &amp;quot; Thème &amp;quot; d'Hyperbase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adiel Mittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France. pp.645-656</w:t>
+              <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France. pp.295-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359416v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooccurrences spécifiques et représentations graphiques, le nouveau &amp;quot; Thème &amp;quot; d'Hyperbase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Machine Learning under the light of Phraseology expertise: use case of presidential speeches, De Gaulle -Hollande (1958-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ducoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Nice, France. pp.295-305</w:t>
+              <w:t xml:space="preserve">, Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette; Caroline Daire, Jun 2016, Nice, France. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359413v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning under the light of Phraseology expertise: use case of presidential speeches, De Gaulle -Hollande (1958-2016)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How to explore conflicts in French Wikipedia talk pages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette; Caroline Daire, Jun 2016, Nice, France. pp.157-168</w:t>
+              <w:t xml:space="preserve">Statistics Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France. pp.645-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343209v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOOFRE version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre et co-occurrences Nouvel outil logométrique sur le net. Application au discours de François Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.639-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synapse: A Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ciancaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking 2010 - 9th International IFIP TC 6 Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chennai, India. pp.67-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CarPal: interconnecting overlay networks for a community-driven shared mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ciancaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trustworthly Global Computing 5th International Symposium, TGC 2010, Munich, Germany, February 24-26, 2010, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, München, Germany. pp.301-317, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15640-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909531v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04685430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compressibility account of the developmental abilities to reorganize information in working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Debraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and visualizing textual data with Hyperbase Web Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Digital Humanities Austria (DHA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Innsbruck, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbase Web - Outil d'analyse statistique des données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLAVIT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From text saliency to linguistic objects: learning linguistic interpretable markers with a multi-channels convolutional architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Mayaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’analyse statistique de données textuelles aux réseaux de neurones artificiels. Vers des motifs linguistiques profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Côte d'Azur, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021COAZ4082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03621264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle des textes. Des algorithmes à l'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damon Mayaffre; Laurent Vanni. Honoré Champion, 265 p., 2021, Lettres numériques, 9782745356406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 13th International Conference on Textual Data Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518447v1</w:t>
-              </w:r>
-[...234 lines deleted...]
-                <w:t xml:space="preserve">tel-03621264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses de FacImprimeur, 862 p., 2016, 978-2-7466-9067-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damon Mayaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Follette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damon Mayaffre; Céline Poudat; Laurent Vanni; Véronique Magri; Peter Follette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France. 1-2, Presse de FacImprimeur, 402/412 p., 2016, JADT 2016 - Statistical Analysis of Textual Data, 978-2-7466-9067-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6099,165 +6229,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synapse: a Scalable Protocol for Interconnecting Heterogeneous Overlay Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Liquori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ciancaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7255, INRIA Sophia Antipolis - Méditerranée; INRIA Rennes - Bretagne Atlantique; INRIA. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00474529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6404,51 +6534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Osmanovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13651" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04523479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8770" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7667" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Courson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Azoulay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7944" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Beghini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.174.0.3291027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ruggia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.14904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maciel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Mahmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jadt2022.vadistat.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03892792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04122439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiel Mittmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciancaglini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15640-3_20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Debraise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Friedman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03621264v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4082" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Debraise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Friedman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2026.106507" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longr&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13woj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Osmanovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04523479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8770" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Courson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Azoulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Courson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7944" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.7667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.562" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Beghini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.174.0.3291027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.14904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ruggia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maciel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Mahmoudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jadt2022.vadistat.org/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55917-4_16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03892792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7738/pour-une-histoire-politique-de-la-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lebart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52680-1_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouzereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04122439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823560v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiel Mittmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343209v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909544v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bongiovanni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ciancaglini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15640-3_20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03621264v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4082" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>