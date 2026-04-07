--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -219,475 +219,1303 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of 177Lu dosimetry workflows: how to reduce the imaging workloads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuni Dewaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-024-00658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radionuclide Therapy With 177Lu-PSMA in a Patient With Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (6), pp.584-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000005212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A radiomic‐ and dosiomic‐based machine learning regression model for pretreatment planning in 177 Lu‐DOTATATE therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Eleftheriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papathanasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), pp.7222-7235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-022-00462-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric whole-body 177Lu-PSMA-SPECT Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heidi Gröhn</w:t>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">1er Congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903935v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicentric whole-body 177Lu-PSMA-SPECT Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Gröhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès RIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">EANM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883604v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cross-irradiation on single time-point dosimetry in 177Lu-PSMA therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction et optimisation du nombre d'acquisitions post-injection pour les thérapies au 177 Lu : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuni K. Dewaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,113 +1530,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès RIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Whole Body images for dosimetry of 177Lu-PSMA treatments using a 360° CZT gamma camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -827,1885 +1655,1057 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance study of a 360° CZT camera for dosimetry planning step in SIRT treatment of liver cancer and liver metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of organisations for medical physics, Aug 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464444v1</w:t>
-              </w:r>
-[...826 lines deleted...]
-                <w:t xml:space="preserve">hal-03706362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2963,51 +2963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gr&#246;hn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni K. Dewaraja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Krzyzaniak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni Dewaraja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00658-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000005212" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Eleftheriadis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papathanasiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04427153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni Dewaraja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00658-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Giraudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000005212" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Eleftheriadis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papathanasiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16746" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gr&#246;hn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni K. Dewaraja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Krzyzaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04427153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>