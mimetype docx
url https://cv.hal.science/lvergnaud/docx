--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -219,2493 +219,2493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicentric whole-body 177Lu-PSMA-SPECT Total Metabolic Tumor Volume (TMTV) extraction for predicting PSA change in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rios Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Zaragori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Gröhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EANM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des performances quantitativesd'une gamma caméra 360° CZT pour les thérapies au 177Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cross-irradiation on single time-point dosimetry in 177Lu-PSMA therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction et optimisation du nombre d'acquisitions post-injection pour les thérapies au 177 Lu : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuni K. Dewaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er congrès RIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Whole Body images for dosimetry of 177Lu-PSMA treatments using a 360° CZT gamma camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne (Austria), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact dosimétrique de la compensation des mouvements respiratoires en radioembolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility of 177Lu quantifcation with a 360° CZT gamma camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workflow dosimétrique s’adaptant aux nombre d’acquisitions SPECT/CT disponibles pour les traitements au 177Lu-DOTATATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Monpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for dosimetry planning step in SIRT treatment of liver cancer and liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetric impact of breathing movement compensation in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetric impacts of breathing motion-compensated reconstruction in radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties of a 177Lu-DOTATATE dosimetric workflow based on a reduced number of SPECT/CT acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Medical Physics (ECMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of organisations for medical physics, Aug 2022, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient-specific dosimetric workflow with a reduced number of time-points for 177Lu treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th Annual Congress of the European Association of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of 177Lu dosimetry workflows: how to reduce the imaging workloads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuni Dewaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40658-024-00658-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radionuclide Therapy With 177Lu-PSMA in a Patient With Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kryza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (6), pp.584-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/RLU.0000000000005212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mognetti</w:t>
+                <w:t xml:space="preserve">A radiomic‐ and dosiomic‐based machine learning regression model for pretreatment planning in 177 Lu‐DOTATATE therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Eleftheriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papathanasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (11), pp.7222-7235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287250v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric impact of 3D motion-compensated SPECT reconstruction for SIRT planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parisse-Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40658-023-00525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiomic‐ and dosiomic‐based machine learning regression model for pretreatment planning in 177 Lu‐DOTATATE therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Performance study of a 360° CZT camera for monitoring 177Lu-PSMA treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kryza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.16746⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40658-023-00576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391726v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific dosimetry adapted to variable number of SPECT/CT time-points per cycle for 177Lu-DOTATATE therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40658-022-00462-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706362v1</w:t>
-              </w:r>
-[...1634 lines deleted...]
-                <w:t xml:space="preserve">hal-03464444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2963,51 +2963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni Dewaraja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00658-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Giraudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000005212" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Eleftheriadis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papathanasiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16746" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gr&#246;hn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni K. Dewaraja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Krzyzaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04427153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vergnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Badel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lamart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rios Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Imbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Zaragori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Gr&#246;hn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Giraudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mognetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887657v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni K. Dewaraja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parisse-Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Badel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salvadori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Imperiale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Krzyzaniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Badel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuni Dewaraja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-024-00658-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pretet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000005212" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Eleftheriadis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nanos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papathanasiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00525-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-023-00576-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-022-00462-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04427153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ISAL0068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>