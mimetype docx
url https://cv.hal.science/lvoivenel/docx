--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -709,51 +709,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -864,51 +864,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
+                <w:t xml:space="preserve">Numerical and experimental comparison of CH4 Head-On Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bioche</w:t>
@@ -939,561 +939,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN, Mar 2026, Reuil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368352v1</w:t>
+                <w:t xml:space="preserve">hal-05564407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304107v1</w:t>
+                <w:t xml:space="preserve">hal-05368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH4/air and H2/air Head-On-Quenching flame wall interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bioche</w:t>
+                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368340v1</w:t>
+                <w:t xml:space="preserve">hal-05391793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Multiphase Flow (ICMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque d’Initiative Nationale en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391793v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale Eulerian-Lagrangian method based on unstructured AMR for the simulation of atomization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélody Cailler</w:t>
+                <w:t xml:space="preserve">Building Lagrangian injectors from resolved primary atomization simulations. Application to jet in crossflow fuel injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d’Initiative Nationale en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391780v1</w:t>
+                <w:t xml:space="preserve">hal-03343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Lagrangian injectors from resolved primary atomization simulations. Application to jet in crossflow fuel injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A novel methodology to simulate fuel injection in multipoint systems - Application to liquid jet in crossflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Guillamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,962 +1518,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343548v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel methodology to simulate fuel injection in multipoint systems - Application to liquid jet in crossflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Janodet</w:t>
+                <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">ISTROF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513123v1</w:t>
+                <w:t xml:space="preserve">hal-02422028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of viscosity stratified flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTROF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Havre, France</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422028v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+                <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the role of species diffusion modeling on hydrogen flame-wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, Scotland, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the role of diffusion modeling on hydrogen flame wall interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02420244v1</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Écoulements réactifs en proche-paroi" du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an Automatic Mesh Convergence Workflow applied to a Neutral Boundary Layer in Complex Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Technical Meeting On Air Pollution Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Sofia (Bulgaria), Bulgaria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an Automatic Mesh Convergence Workflow applied to a Neutral Atmospheric Boundary Layer in Complex Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Symposium on Computational Wind Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, London (ON), Canada. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Determination Of Conditional Statistics Along Gradient Trajectories At The Turbulent/Non-Turbulent Interface Of Jet Flows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gauding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Varea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lisboa, Portugal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, pp.1-15, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55037/lxlaser.21st.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective atmospheric boundary layer using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2508,198 +2661,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.78, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainment quantification in variable viscosity jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2708,97 +2861,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Symposium on Turbulence and Shear Flow Phenomena (TSFP9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Melbourne (AUS), France. 3, pp.8C, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2808,150 +2961,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2961,143 +3114,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the dispersion of accidental atmospheric releases using high-fidelity numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3107,51 +3260,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the use of unstructured meshes for the Large Eddy Simulation of stable atmospheric boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3160,90 +3313,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3253,114 +3406,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres hydrodynamiques sur le mélange turbulent de fluides hétérogènes : étude expérimentale et analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. INSA de Rouen, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016ISAM0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01405326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3507,51 +3660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pati&#241;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Varea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAM0004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03915-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bioche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bioche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Yamani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillamon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pati&#241;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Varea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.179" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAM0004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>