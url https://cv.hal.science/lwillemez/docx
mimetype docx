--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -226,295 +226,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages hétérogènes des réseaux sociaux au sein des organisations syndicales : entre ressources organisationnelles, expertise technique et savoir-faire militant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Willemez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 38 (2), pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/neg.038.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des juges non professionnels aux frontières du champ juridique : assesseurs des pôles sociaux et conseillers prud’hommes entre légitimité juridique et légitimité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7-8, pp.592-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du barreau à la Chambre, des affinités électives ? L'entrée des avocats français en politique sous la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L’avocat·e, 64 (1), pp.123-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/apd.641.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04096924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant entrepreneurial du droit du travail en France (1982-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Normes du droit du travail en France, 212, pp.169-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -561,51 +561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿La justicia de trabajo es como cualquier otra justicia? Una comparación de los jueces legos entre Francia, Gran Bretaña y Alemania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista da ABET. Brazilian Journal of Labour Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie des travailleur· euses du droit et de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Flocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -743,51 +743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âme du corps. La magistrature française dans les années 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Demoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -868,51 +868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Höland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Comparative Labour Relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -950,51 +950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poste et le lieu : enjeux professionnels et familiaux de la mobilité dans le corps de la magistrature en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Demoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.103-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1028,51 +1028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie du droit sous contrainte. Les syndicalistes et les inspecteurs du travail dans l’activité de consultation juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Justice au travail, 118, pp.103-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1106,64 +1106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vous prendrez en charge le côté humain du projet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (2), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1210,72 +1210,72 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les cadres pris dans la gestion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40 (2), pp.9-11. </w:t>
+              <w:t xml:space="preserve">, 2017, Les cadres pris dans la gestion, N° 40 (2017/2), pp.9-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.040.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1288,51 +1288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et transformation du droit du travail. Une perspective historique et sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1357,51 +1357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élire des juges et représenter le monde du travail. Les élections prud’homales en débats (1907-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 144, pp.7-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1426,51 +1426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN CHAMP MIS À L'ÉPREUVE. STRUCTURE ET PROPRIÉTÉS DU CHAMP JURIDIQUE DANS LA FRANCE CONTEMPORAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89, pp.129-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1495,51 +1495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Labor Tribunals and the making of Labor law. Toward a sociology of judiciary roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1564,51 +1564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prud'hommes et la fabrique du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.112-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prud’hommes et la fabrique du droit du travail : contribution à une sociologie des rôles judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.112-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1724,51 +1724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde du travail comme jugement et représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 178 (3), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justices en réforme. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63/64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1897,51 +1897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'une réforme impossible. Solidité et fragilité des regroupements réformateurs : le cas des tribunaux de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n°3, pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perseverare Diabolicum. L'engagement militant à l'épreuve du vieillissement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens social et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, N°51, pp.P. 71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2029,195 +2029,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement professionnel et fidélités militantes : les avocats travaillistes dans la défense judiciaire des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Willemez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol. 16 (N°62), pp.P. 145-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les syndicats se saisissent du droit : invention et redéfinition d'un rôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, N°52, pp.P. 17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit dans l'élection. Avocats et contestations électorales dans la France de la fin du Second Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Débats et controverses, 46, pp.101-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Surdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Territoires urbains contestés, 16, pp.114-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,64 +2400,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre exigence de cohérence et enjeux démocratiques : les réseaux sociaux comme outils de communication des syndicats français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe congrès de l'Association Internationale de Sociologie de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2482,64 +2482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages syndicaux des réseaux sociaux numériques : enjeux organisationnels et inscription dans les pratiques syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2564,51 +2564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et apprentissages militants entre promotion sociale et compétences techniques: le cas des savoirs juridiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment penser les continuités et les discontinuités du militantisme?Trajectoires, pratiques et organisations militantes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2633,51 +2633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des virtuoses du double jeu normatif.Le droit du travail entre académisme et politique&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Normes et connaissances".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2702,51 +2702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prud'hommes en politique: constitution et réalisation d'un rôle ambigu&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs de perception et échecs politiques: la défaite des constituants républicains en 1848 et 1849.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'échec dans l'histoire".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2834,333 +2834,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformations morphologiques et modernisation politique de la profession d'avocat en France&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Willemez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les réformes, le droit, la gouvernance".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoires sociales, cycles de vie et apprentissages militants&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Nouvelles approches des mouvements sociaux: savoirs militants et mode d'accès à l'espace public".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une justice de marchands ou une magistrature économique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tribunaux de commerce dans le processus de modernisation de la justice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périmètre des savoirs des avocats: lutte de concurrence et représentation professionnelle&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sociologie des groupes professionnels".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Saint- Quentin- en- Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit comme savoir d'institution?Avocats, professionnels du droit et syndicalistes dans les organisations syndicales&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Vivre et militer dans les institutions".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser la raison juridique. Le rôle des avocats dans le développement de nouvelles normes sociales dans la France du XXème siècle&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes sociales et processus cognitifs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3254,51 +3254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment, Social Capital and Legalization of Labour World: French Employee's and Unions'Lawyers as Cause Lawyers&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cause Lawyering 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3368,72 +3368,72 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cadres pris dans la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 40 (2), 106 p., 2017</w:t>
+              <w:t xml:space="preserve">, N° 40 (2017/2), 106 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -3482,51 +3482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie historique de la profession d'avocat. Bilan et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Histoire, 978-2-7535-9826-3</w:t>
             </w:r>
           </w:p>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2025, Repères, 978-2-348-08687-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3755,51 +3755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la magistrature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Demoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2023, Collection U, 978-2-200-63430-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,51 +3817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail dans son droit. Sociologie historique du droit du travail (1892-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 2017, Contextes, 978-2-275-04661-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.380, 2011, 978-2-7535-1355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,51 +3980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prud'hommes. Actualité d'une institution bicentenaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant, 256 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gauche de gauche. Diagnostics pour agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellecombe-en-Bauges, éd. du Croquant, « Savoir/agir », 316 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,51 +4130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice face à ses réformateurs (1980-2006). Entreprises de modernisation et logiques de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de France, 267 p., 2007, Droit et justice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,51 +4205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice au risque des profanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France. , 2007, CURAPP, 9782952786522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4267,51 +4267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit du travail en danger. Une ressource collective pour des combats individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Broissieux, Editions du Croquant, 159 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sacriste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Presses universitaires de France, 395 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,64 +4462,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication syndicale sur les réseaux sociaux numériques, un tournant participatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brugière Fabien; Fortuné Sabine; Goussard Lucie; Tiffon Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre l’insoutenabilité du travail. Syndicalismes et santé au temps des réformes néolibérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, p. 199-223, 2025, 9782365124713</w:t>
@@ -4548,51 +4548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjectivités militantes : savoirs, organisations et dispositifs de subjectivation dans l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Mercure; Marie-Pierre Bourdages-Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société et subjectivité. Transformations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.127-138, 2021</w:t>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Höland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valeria Pulignano, Frank Hendrickx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Employment Relations in the 21st Century. Challenges for Theory and Research in a Changing World of Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wolters Kluwer, p. 155-168, 2019, Kluwer Law International</w:t>
@@ -4746,51 +4746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Michel; Sandrine Lévêque; Jean-Gabriel Contamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.51-55, 2018, 9782365121989</w:t>
@@ -4819,51 +4819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif de VAE militante entre rescolarisation et transformations de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs publics en action. Vers une sécurisation des parcours professionnels et personnels ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Liaisons, pp.127-140, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en militant : contribution à une économie symbolique de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vendramin (Patricia). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement militant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.51-65, 2013</w:t>
@@ -4961,51 +4961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire et prescrire : les prud'hommes face à la violence faite aux salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dynamique de la violence. Approches pluri-disciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-74, 2010, 978-2-7535-1019-7</w:t>
@@ -5034,51 +5034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire fructifier son engagement : Conséquences et limites de la validation des expériences militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Neyrat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La validation des acquis de l’expérience. La reconnaissance d’un nouveau droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, 2007, 2-914968-27-2</w:t>
@@ -5120,51 +5120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Justice professionnelle, justice non professionnelle : rapports ordinaires à la justice et questions de frontières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel (Hélène) et Willemez (Laurent). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice au risque des profanes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF/Curapp, pp.(?), 2007</w:t>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting for monopoly: unification, differentiation and representation oh the French bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boigeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5279,51 +5279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre les salariés: la constitution d'une expertise juridique dans les organisations syndicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Tissot Sylvie, Gaubert Christophe et Lechien Marie-Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconversions militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, 2006</w:t>
@@ -5352,51 +5352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Political-Professional Commitment? French Employees' and Union's Lawyers as Cause Lawyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Sarat Austin et Scheingold Stuart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Cause Lawyers Make</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, standford University Press, 2005</w:t>
@@ -5425,51 +5425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d'investissement d'un nouveau territoire militant. Enquête sur les actions humanitaires de salariés d'EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;République des avocats&amp;quot;. 1848 : le mythe, le modèle et son endossement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Offerlé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La profession politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.201-229, 1999, 978-2-7011-2542-1</w:t>
@@ -5734,64 +5734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations syndicales et les réseaux sociaux : Militants, activités et organisations aux prises avec les outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5826,51 +5826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âme du corps. La magistrature française dans les années 2010 : morphologie, mobilité et conditions de travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Demoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16.11, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Höland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Hans-Böckler Stifftung. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6027,51 +6027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils de prud'hommes entre défense syndicale et action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6125,51 +6125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mondes ordonnés ? Professionnels du droit et militants dans la diffusion de la raison juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Univ. Versailles-Saint-Quentin-en-Yvelines, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6277,51 +6277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAF5F5A2"/>
+    <w:nsid w:val="E34B2256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6508,51 +6508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwillemez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6028-1252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066916615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.641.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22478/ufpb.1676-4439.2021v20n2.62021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Demoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burgess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Corby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin H&#246;land" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4486" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.178.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.046.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chamboredon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Surdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1994.1251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10157/pour-une-sociologie-historique-de-la-profession-d-avocat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacriste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boigeol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lechien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burgess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01216844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwillemez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6028-1252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066916615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.641.0123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22478/ufpb.1676-4439.2021v20n2.62021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Demoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burgess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Corby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin H&#246;land" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4486" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.178.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.046.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chamboredon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Surdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1994.1251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10157/pour-une-sociologie-historique-de-la-profession-d-avocat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacriste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boigeol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lechien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burgess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01216844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>