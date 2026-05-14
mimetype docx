--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -1558,174 +1558,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02615644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prud'hommes et la fabrique du droit du travail</w:t>
+                <w:t xml:space="preserve">Les prud’hommes et la fabrique du droit du travail : contribution à une sociologie des rôles judiciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 54 (1), pp.112-134</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 54 (1), pp.112-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.4486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748713v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Les prud’hommes et la fabrique du droit du travail : contribution à une sociologie des rôles judiciaires</w:t>
+                <w:t xml:space="preserve">halshs-02615643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prud'hommes et la fabrique du droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Willemez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 54 (1), pp.112-134. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 54 (1), pp.112-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.4486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02615643v1</w:t>
+                <w:t xml:space="preserve">halshs-00748713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde du travail comme jugement et représentation</w:t>
               </w:r>
@@ -6277,51 +6277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E34B2256"/>
+    <w:nsid w:val="1AA4503E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6508,51 +6508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwillemez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6028-1252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066916615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.641.0123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22478/ufpb.1676-4439.2021v20n2.62021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Demoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burgess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Corby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin H&#246;land" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4486" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.178.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.046.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chamboredon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Surdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1994.1251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10157/pour-une-sociologie-historique-de-la-profession-d-avocat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacriste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boigeol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lechien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burgess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01216844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwillemez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6028-1252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066916615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Willemez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04333666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apd.641.0123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.212.0169" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22478/ufpb.1676-4439.2021v20n2.62021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Demoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burgess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Corby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin H&#246;land" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stevens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.040.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.4486" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.178.0050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.046.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chamboredon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Surdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1994.1251" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03274611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05121924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10157/pour-une-sociologie-historique-de-la-profession-d-avocat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024470v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323928v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacriste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boigeol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Lechien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03236428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burgess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01216844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>