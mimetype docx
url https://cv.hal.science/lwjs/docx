--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -268,51 +268,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -444,1194 +444,1833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F1_ Crowd-Based Dynamics (CBD) in Financial Systems</w:t>
+                <w:t xml:space="preserve">Limits of Governability in Collective Artificial Intelligence Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18843547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18491577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533867v1</w:t>
+                <w:t xml:space="preserve">hal-05494386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCQ — Canonical Equations and Formal Addendum _ A Closed Unification Framework for Relativity–Quantum Consistency</w:t>
+                <w:t xml:space="preserve">Epistemic Safeguards and Conditions of Use for Closed Collective Frameworks (CBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18887281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18490884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539678v1</w:t>
+                <w:t xml:space="preserve">hal-05494311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenously-Constrained AI Toward Structurally Stable and Auditable Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Applied Perspectives on Endogenous Governability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/ZENODO.18376895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18465431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483143v1</w:t>
+                <w:t xml:space="preserve">hal-05492775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Governability in Collective Artificial Intelligence Systems</w:t>
+                <w:t xml:space="preserve">Endogenously-Constrained AI Toward Structurally Stable and Auditable Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18491577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/ZENODO.18376895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494386v1</w:t>
+                <w:t xml:space="preserve">hal-05483143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic Safeguards and Conditions of Use for Closed Collective Frameworks (CBD)</w:t>
+                <w:t xml:space="preserve">VI — Mathematical Foundations, Empirical Operationalization, and Computational Implementation of Crowd-Based Dynamics (CBD): A Formal Framework for Endogenous Stability and Regime Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18490884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18936353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494311v1</w:t>
+                <w:t xml:space="preserve">hal-05545390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied Perspectives on Endogenous Governability</w:t>
+                <w:t xml:space="preserve">Collective Dynamics and Financial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18465431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18486223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492775v1</w:t>
+                <w:t xml:space="preserve">hal-05493875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Dynamics and Complex Social Systems</w:t>
+                <w:t xml:space="preserve">Universal Dynamic Convergence Formula for the Probabilistic Prediction of the AMOC Tipping Point (UCD-AMOC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18490114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18382885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494216v1</w:t>
+                <w:t xml:space="preserve">hal-05483156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd-Based Dynamics (CBD): Architectural Synthesis and Exhaustive Compendium of Foundational Laws</w:t>
+                <w:t xml:space="preserve">Collective Tipping Points: Transitions, Thresholds, and Loss of Governability in Crowd-Based Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18540571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18448321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500297v1</w:t>
+                <w:t xml:space="preserve">hal-05492781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Dynamic Convergence Formula for the Probabilistic Prediction of the AMOC Tipping Point (UCD-AMOC)</w:t>
+                <w:t xml:space="preserve">B_ Mimetic Conjuncture of Supply and Demand: A Crowd-Based Dynamics Interpretation of Financial Market Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18382885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18907295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483156v1</w:t>
+                <w:t xml:space="preserve">hal-05541840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Dynamics and Financial Systems</w:t>
+                <w:t xml:space="preserve">CBD-RAG-RES: Toward a Structural Framework for Endogenous Stability and Governability in Complex Adaptive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18486223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18888911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493875v1</w:t>
+                <w:t xml:space="preserve">hal-05540024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Tipping Points: Transitions, Thresholds, and Loss of Governability in Crowd-Based Dynamics</w:t>
+                <w:t xml:space="preserve">IV_ The Observer, Realizability, and the Psychodynamic Dynamics of Reality A CBD–UCQ Framework for Collective Stabilization and Observable Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18448321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19378785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492781v1</w:t>
+                <w:t xml:space="preserve">hal-05576733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBD-RAG-RES: Toward a Structural Framework for Endogenous Stability and Governability in Complex Adaptive Systems</w:t>
+                <w:t xml:space="preserve">V_ Unified Cosmology–Quantum Framework (UCQ): A Structural Model of Observability and Reality Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18888911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19379249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540024v1</w:t>
+                <w:t xml:space="preserve">hal-05576738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B_ Mimetic Conjuncture of Supply and Demand: A Crowd-Based Dynamics Interpretation of Financial Market Regimes</w:t>
+                <w:t xml:space="preserve">III_ Toward a Structural Method for the Inference of Invisible Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18907295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18981987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541840v1</w:t>
+                <w:t xml:space="preserve">hal-05549086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE LAW OF MIMETIC SATURATION_B</w:t>
+                <w:t xml:space="preserve">Collective Dynamics and Complex Social Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18377021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18490114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483160v1</w:t>
+                <w:t xml:space="preserve">hal-05494216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crowd-Based Dynamics (CBD): Architectural Synthesis and Exhaustive Compendium of Foundational Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18540571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F1_ Crowd-Based Dynamics (CBD) in Financial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18843547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E_Dialogic Dynamics, Mimetic Entropy, and Governability (RAG-RES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19059202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UCQ — Canonical Equations and Formal Addendum _ A Closed Unification Framework for Relativity–Quantum Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18887281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE LAW OF MIMETIC SATURATION_B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18377021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D_Applied RAG-RES Operational Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19059169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IX_ Rigorous Mathematical Formalization of the Unified Theorem_CBD_RAG_RES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19059024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">II_ Cosmological-Quantum Unification Formula (UCQ): A Unified Framework for Quantum Mechanics, Gravitation, and Cosmological Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18981584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective Dynamics and State Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18487293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C_ Unified Governability Framework for Human and Artificial Collective Systems (ECA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19104493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational and Closed Framework for Collective Stability, Saturation, and Temporal Governability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1699,51 +2338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2B20CAE"/>
+    <w:nsid w:val="5B1B4886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1930,51 +2569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwjs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7889-6641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson John Sterking Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18409030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18493231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843547" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18887281" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18376895" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18491577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494311v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490884" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18465431" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18540571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483156v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18382885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18486223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18448321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18888911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18907295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18377021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18487293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwjs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7889-6641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson John Sterking Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18409030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18493231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18491577" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18465431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18376895" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18936353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18486223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18382885" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18448321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18907295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18888911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19378785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19379249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18981987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18540571" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18887281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18377021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18981584" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18487293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19104493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>