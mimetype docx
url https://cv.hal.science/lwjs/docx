--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -268,51 +268,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (26)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -799,950 +799,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Dynamics and Financial Systems</w:t>
+                <w:t xml:space="preserve">UCQ — Canonical Equations and Formal Addendum _ A Closed Unification Framework for Relativity–Quantum Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18486223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18887281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493875v1</w:t>
+                <w:t xml:space="preserve">hal-05539678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Dynamic Convergence Formula for the Probabilistic Prediction of the AMOC Tipping Point (UCD-AMOC)</w:t>
+                <w:t xml:space="preserve">E_Dialogic Dynamics, Mimetic Entropy, and Governability (RAG-RES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18382885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19059202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483156v1</w:t>
+                <w:t xml:space="preserve">hal-05555226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Tipping Points: Transitions, Thresholds, and Loss of Governability in Crowd-Based Dynamics</w:t>
+                <w:t xml:space="preserve">F1_ Crowd-Based Dynamics (CBD) in Financial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18448321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18843547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492781v1</w:t>
+                <w:t xml:space="preserve">hal-05533867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B_ Mimetic Conjuncture of Supply and Demand: A Crowd-Based Dynamics Interpretation of Financial Market Regimes</w:t>
+                <w:t xml:space="preserve">Collective Dynamics and Financial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18907295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18486223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541840v1</w:t>
+                <w:t xml:space="preserve">hal-05493875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBD-RAG-RES: Toward a Structural Framework for Endogenous Stability and Governability in Complex Adaptive Systems</w:t>
+                <w:t xml:space="preserve">Universal Dynamic Convergence Formula for the Probabilistic Prediction of the AMOC Tipping Point (UCD-AMOC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18888911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18382885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540024v1</w:t>
+                <w:t xml:space="preserve">hal-05483156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV_ The Observer, Realizability, and the Psychodynamic Dynamics of Reality A CBD–UCQ Framework for Collective Stabilization and Observable Structures</w:t>
+                <w:t xml:space="preserve">Collective Tipping Points: Transitions, Thresholds, and Loss of Governability in Crowd-Based Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.19378785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18448321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576733v1</w:t>
+                <w:t xml:space="preserve">hal-05492781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V_ Unified Cosmology–Quantum Framework (UCQ): A Structural Model of Observability and Reality Formation</w:t>
+                <w:t xml:space="preserve">B_ Mimetic Conjuncture of Supply and Demand: A Crowd-Based Dynamics Interpretation of Financial Market Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.19379249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18907295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576738v1</w:t>
+                <w:t xml:space="preserve">hal-05541840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III_ Toward a Structural Method for the Inference of Invisible Phenomena</w:t>
+                <w:t xml:space="preserve">CBD-RAG-RES: Toward a Structural Framework for Endogenous Stability and Governability in Complex Adaptive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18981987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18888911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549086v1</w:t>
+                <w:t xml:space="preserve">hal-05540024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Dynamics and Complex Social Systems</w:t>
+                <w:t xml:space="preserve">IV_ The Observer, Realizability, and the Psychodynamic Dynamics of Reality A CBD–UCQ Framework for Collective Stabilization and Observable Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18490114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19378785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494216v1</w:t>
+                <w:t xml:space="preserve">hal-05576733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowd-Based Dynamics (CBD): Architectural Synthesis and Exhaustive Compendium of Foundational Laws</w:t>
+                <w:t xml:space="preserve">V_ Unified Cosmology–Quantum Framework (UCQ): A Structural Model of Observability and Reality Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18540571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19379249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500297v1</w:t>
+                <w:t xml:space="preserve">hal-05576738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F1_ Crowd-Based Dynamics (CBD) in Financial Systems</w:t>
+                <w:t xml:space="preserve">III_ Toward a Structural Method for the Inference of Invisible Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18843547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18981987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533867v1</w:t>
+                <w:t xml:space="preserve">hal-05549086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E_Dialogic Dynamics, Mimetic Entropy, and Governability (RAG-RES)</w:t>
+                <w:t xml:space="preserve">Collective Dynamics and Complex Social Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.19059202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18490114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555226v1</w:t>
+                <w:t xml:space="preserve">hal-05494216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCQ — Canonical Equations and Formal Addendum _ A Closed Unification Framework for Relativity–Quantum Consistency</w:t>
+                <w:t xml:space="preserve">Crowd-Based Dynamics (CBD): Architectural Synthesis and Exhaustive Compendium of Foundational Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18887281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18540571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539678v1</w:t>
+                <w:t xml:space="preserve">hal-05500297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LAW OF MIMETIC SATURATION_B</w:t>
               </w:r>
@@ -2125,152 +2125,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.19104493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VI_Unified Cosmology–Quantum Framework (UCQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19447336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Foundational and Closed Framework for Collective Stability, Saturation, and Temporal Governability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson John Sterking Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2338,51 +2409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B1B4886"/>
+    <w:nsid w:val="29CE9070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2569,51 +2640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwjs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7889-6641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson John Sterking Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18409030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18493231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18491577" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18465431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18376895" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18936353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18486223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18382885" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18448321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18907295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18888911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19378785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19379249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18981987" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18540571" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843547" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18887281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18377021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18981584" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18487293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19104493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lwjs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7889-6641" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson John Sterking Lauret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18409030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18493231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18491577" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18465431" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.18376895" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18936353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18887281" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18843547" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18486223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18382885" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18448321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18907295" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18888911" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19378785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19379249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18981987" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18490114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18540571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18377021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19059024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18981584" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18487293" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19104493" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19447336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>