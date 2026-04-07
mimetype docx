--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lyce Jankowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ConservatriceChargée de recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musées d’art asiatique en Europe et muséologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux dans les milieux de collectionneurs (liens sociaux entre collectionneurs, artistes et marchands).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art chinois pour l’exportation (marchands d’antiquités en Asie orientale au début du xxe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faux et faussaires (histoire des techniques et des processus créatifs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monnayages d’Asie orientale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calligraphies du monnayage Song</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métallurgie et techniques de fonte du monnayage coréen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Typologie du monnayage imitatif du Japon et du Vietnam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asia Coins in Celestino Schiaparelli's numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian coins in Celestino Schiaparelli’s numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les vases chinois en bronze au début du XXe siècle - Quelques pièces en miniature de Raoul Warocqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史(下)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.8-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史 (上）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la numismatique tangoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the Chinese Collection at the American Numismatic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les monnaies de la Chine ancienne&amp;quot; de François Thierry, paru aux Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire et le numismate : Li Baotai et Bao Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXVII-2, pp.139-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing countermarks on a corroded silver Dachao tongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Oriental Numismatic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and propitious coins in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.150-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short introduction to Chinese numismatics – a bibliographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.108-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured collectables: An example from &amp;quot;Kuhn & Komor, curio dealers in the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Histoire de l'Art - CIHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying coin related objects and redefining paranumismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d'or de la numismatique en Chine : l'exemple du Catalogue des monnaies anciennes de Li Zuoxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Numismatic Congress Glasgow 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Committee, Aug 2009, Glasgow, Royaume-Uni. pp.1826-1831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese or Chinese? Cases of Mistaken Provenance in Buddhist Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provenance and Asian Art: A Collaborative Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Coin Collection at the Ashmolean Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association for Chinese Studies Annual Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Rasseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Laoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2024, 978-293-121-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Jortay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Numismatics. The World of Chinese Money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spink, 2022, 978-1-912667-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dal Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Foong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-52133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amis des monnaies – La sociabilité savante des collectionneurs et numismates de la fin des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose Nouvelles Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Coins from Kota Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh–Early Fourteenth Centuries CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série n° 4, pp.261-294, 2024, 978-623-134-213-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13q6z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Lead-Tin Chinese Coins from the Cirebon Shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majunmdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries. Premodern Cultural Transactions across Asia – Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner l’art bouddhique. Le versant spiritualiste du japonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-196, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en Belgique. Origines et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.227-237, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une muséologie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.15-16, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d’une statue monumentale en bronze du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.256-263, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jieqi (1813–1884), a coin collector in 19th-century China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions and Individuals - The Numismatic World in the Long Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Routledge, pp.106-115, 2023, 978-0-367-65183-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Approach to Collecting: Private Coin Collections in Qing Dynasty China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina M. Anderson; Peter Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connoisseurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.41-62, 2023, 978-0-092358-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190923587.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.1045-1075, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la monnaie en Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'nalco, pp.738-755, 2020, 978-2-85831-344-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercles de collectionneurs et de numismates dans la région de Pékin durant la première moitié du XIXème siècle : échange des monnaies anciennes, partage des idées et renouveau des études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne - Paris IV, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03085251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lyce Jankowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ConservatriceChargée de recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musées d’art asiatique en Europe et muséologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux dans les milieux de collectionneurs (liens sociaux entre collectionneurs, artistes et marchands).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art chinois pour l’exportation (marchands d’antiquités en Asie orientale au début du xxe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faux et faussaires (histoire des techniques et des processus créatifs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monnayages d’Asie orientale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calligraphies du monnayage Song</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métallurgie et techniques de fonte du monnayage coréen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Typologie du monnayage imitatif du Japon et du Vietnam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asia Coins in Celestino Schiaparelli's numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian coins in Celestino Schiaparelli’s numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les vases chinois en bronze au début du XXe siècle - Quelques pièces en miniature de Raoul Warocqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史(下)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.8-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史 (上）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la numismatique tangoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the Chinese Collection at the American Numismatic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les monnaies de la Chine ancienne&amp;quot; de François Thierry, paru aux Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire et le numismate : Li Baotai et Bao Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXVII-2, pp.139-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing countermarks on a corroded silver Dachao tongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Oriental Numismatic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and propitious coins in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.150-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short introduction to Chinese numismatics – a bibliographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.108-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured collectables: An example from &amp;quot;Kuhn & Komor, curio dealers in the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Histoire de l'Art - CIHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying coin related objects and redefining paranumismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d'or de la numismatique en Chine : l'exemple du Catalogue des monnaies anciennes de Li Zuoxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Numismatic Congress Glasgow 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Committee, Aug 2009, Glasgow, Royaume-Uni. pp.1826-1831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese or Chinese? Cases of Mistaken Provenance in Buddhist Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provenance and Asian Art: A Collaborative Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Coin Collection at the Ashmolean Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association for Chinese Studies Annual Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Rasseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Laoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2024, 978-293-121-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Jortay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Numismatics. The World of Chinese Money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spink, 2022, 978-1-912667-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dal Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Foong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-52133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amis des monnaies – La sociabilité savante des collectionneurs et numismates de la fin des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose Nouvelles Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Coins from Kota Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh–Early Fourteenth Centuries CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série n° 4, pp.261-294, 2024, 978-623-134-213-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13q6z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner l’art bouddhique. Le versant spiritualiste du japonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-196, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Lead-Tin Chinese Coins from the Cirebon Shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majunmdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries. Premodern Cultural Transactions across Asia – Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en Belgique. Origines et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.227-237, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une muséologie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.15-16, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d’une statue monumentale en bronze du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.256-263, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jieqi (1813–1884), a coin collector in 19th-century China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions and Individuals - The Numismatic World in the Long Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Routledge, pp.106-115, 2023, 978-0-367-65183-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Approach to Collecting: Private Coin Collections in Qing Dynasty China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina M. Anderson; Peter Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connoisseurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.41-62, 2023, 978-0-092358-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190923587.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.1045-1075, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la monnaie en Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'nalco, pp.738-755, 2020, 978-2-85831-344-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercles de collectionneurs et de numismates dans la région de Pékin durant la première moitié du XIXème siècle : échange des monnaies anciennes, partage des idées et renouveau des études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne - Paris IV, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03085251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="442ADB9E"/>
+    <w:nsid w:val="57984BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7870C2EF"/>
+    <w:nsid w:val="1A04C9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09BC1813"/>
+    <w:nsid w:val="65E0980D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.05.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bauden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Rasseaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Biront" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Da Cunha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-amis-des-monnaies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q6z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190923587.001.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.05.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bauden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Rasseaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Biront" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Da Cunha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-amis-des-monnaies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q6z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190923587.001.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>