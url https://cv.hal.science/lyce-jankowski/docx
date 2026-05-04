--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lyce Jankowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ConservatriceChargée de recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musées d’art asiatique en Europe et muséologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux dans les milieux de collectionneurs (liens sociaux entre collectionneurs, artistes et marchands).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art chinois pour l’exportation (marchands d’antiquités en Asie orientale au début du xxe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faux et faussaires (histoire des techniques et des processus créatifs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monnayages d’Asie orientale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calligraphies du monnayage Song</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métallurgie et techniques de fonte du monnayage coréen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Typologie du monnayage imitatif du Japon et du Vietnam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asia Coins in Celestino Schiaparelli's numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian coins in Celestino Schiaparelli’s numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les vases chinois en bronze au début du XXe siècle - Quelques pièces en miniature de Raoul Warocqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史(下)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.8-20. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史 (上）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la numismatique tangoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the Chinese Collection at the American Numismatic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les monnaies de la Chine ancienne&amp;quot; de François Thierry, paru aux Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire et le numismate : Li Baotai et Bao Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXVII-2, pp.139-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing countermarks on a corroded silver Dachao tongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Oriental Numismatic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and propitious coins in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.150-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short introduction to Chinese numismatics – a bibliographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.108-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured collectables: An example from &amp;quot;Kuhn & Komor, curio dealers in the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Histoire de l'Art - CIHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying coin related objects and redefining paranumismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d'or de la numismatique en Chine : l'exemple du Catalogue des monnaies anciennes de Li Zuoxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Numismatic Congress Glasgow 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Committee, Aug 2009, Glasgow, Royaume-Uni. pp.1826-1831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese or Chinese? Cases of Mistaken Provenance in Buddhist Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provenance and Asian Art: A Collaborative Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Coin Collection at the Ashmolean Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association for Chinese Studies Annual Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Rasseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Laoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2024, 978-293-121-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Jortay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Numismatics. The World of Chinese Money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spink, 2022, 978-1-912667-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dal Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Foong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-52133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amis des monnaies – La sociabilité savante des collectionneurs et numismates de la fin des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose Nouvelles Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Coins from Kota Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh–Early Fourteenth Centuries CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série n° 4, pp.261-294, 2024, 978-623-134-213-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13q6z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner l’art bouddhique. Le versant spiritualiste du japonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-196, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Lead-Tin Chinese Coins from the Cirebon Shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majunmdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries. Premodern Cultural Transactions across Asia – Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en Belgique. Origines et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.227-237, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une muséologie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.15-16, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d’une statue monumentale en bronze du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.256-263, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jieqi (1813–1884), a coin collector in 19th-century China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions and Individuals - The Numismatic World in the Long Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Routledge, pp.106-115, 2023, 978-0-367-65183-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Approach to Collecting: Private Coin Collections in Qing Dynasty China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina M. Anderson; Peter Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connoisseurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.41-62, 2023, 978-0-092358-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190923587.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.1045-1075, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la monnaie en Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'nalco, pp.738-755, 2020, 978-2-85831-344-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercles de collectionneurs et de numismates dans la région de Pékin durant la première moitié du XIXème siècle : échange des monnaies anciennes, partage des idées et renouveau des études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne - Paris IV, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03085251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lyce Jankowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ConservatriceChargée de recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musées d’art asiatique en Europe et muséologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux dans les milieux de collectionneurs (liens sociaux entre collectionneurs, artistes et marchands).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art chinois pour l’exportation (marchands d’antiquités en Asie orientale au début du xxe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faux et faussaires (histoire des techniques et des processus créatifs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monnayages d’Asie orientale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calligraphies du monnayage Song</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métallurgie et techniques de fonte du monnayage coréen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Typologie du monnayage imitatif du Japon et du Vietnam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asia Coins in Celestino Schiaparelli's numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian coins in Celestino Schiaparelli’s numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les vases chinois en bronze au début du XXe siècle - Quelques pièces en miniature de Raoul Warocqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史 (上）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史(下)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.8-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la numismatique tangoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the Chinese Collection at the American Numismatic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les monnaies de la Chine ancienne&amp;quot; de François Thierry, paru aux Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire et le numismate : Li Baotai et Bao Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXVII-2, pp.139-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing countermarks on a corroded silver Dachao tongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Oriental Numismatic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and propitious coins in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.150-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short introduction to Chinese numismatics – a bibliographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.108-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured collectables: An example from &amp;quot;Kuhn & Komor, curio dealers in the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Histoire de l'Art - CIHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying coin related objects and redefining paranumismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d'or de la numismatique en Chine : l'exemple du Catalogue des monnaies anciennes de Li Zuoxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Numismatic Congress Glasgow 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Committee, Aug 2009, Glasgow, Royaume-Uni. pp.1826-1831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese or Chinese? Cases of Mistaken Provenance in Buddhist Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provenance and Asian Art: A Collaborative Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Coin Collection at the Ashmolean Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association for Chinese Studies Annual Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Rasseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Laoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2024, 978-293-121-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Jortay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Numismatics. The World of Chinese Money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spink, 2022, 978-1-912667-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dal Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Foong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-52133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amis des monnaies – La sociabilité savante des collectionneurs et numismates de la fin des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose Nouvelles Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Lead-Tin Chinese Coins from the Cirebon Shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majunmdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries. Premodern Cultural Transactions across Asia – Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Coins from Kota Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh–Early Fourteenth Centuries CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série n° 4, pp.261-294, 2024, 978-623-134-213-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13q6z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner l’art bouddhique. Le versant spiritualiste du japonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-196, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en Belgique. Origines et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.227-237, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une muséologie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.15-16, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d’une statue monumentale en bronze du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.256-263, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jieqi (1813–1884), a coin collector in 19th-century China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions and Individuals - The Numismatic World in the Long Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Routledge, pp.106-115, 2023, 978-0-367-65183-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Approach to Collecting: Private Coin Collections in Qing Dynasty China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina M. Anderson; Peter Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connoisseurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.41-62, 2023, 978-0-092358-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190923587.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.1045-1075, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la monnaie en Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'nalco, pp.738-755, 2020, 978-2-85831-344-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercles de collectionneurs et de numismates dans la région de Pékin durant la première moitié du XIXème siècle : échange des monnaies anciennes, partage des idées et renouveau des études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne - Paris IV, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03085251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57984BCA"/>
+    <w:nsid w:val="02739DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A04C9AC"/>
+    <w:nsid w:val="2BD8975B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65E0980D"/>
+    <w:nsid w:val="673F1297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.05.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bauden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Rasseaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Biront" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Da Cunha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-amis-des-monnaies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q6z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190923587.001.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.06.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bauden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Rasseaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Biront" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Da Cunha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-amis-des-monnaies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q6z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190923587.001.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>