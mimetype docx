--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lyce Jankowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ConservatriceChargée de recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musées d’art asiatique en Europe et muséologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux dans les milieux de collectionneurs (liens sociaux entre collectionneurs, artistes et marchands).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art chinois pour l’exportation (marchands d’antiquités en Asie orientale au début du xxe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faux et faussaires (histoire des techniques et des processus créatifs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monnayages d’Asie orientale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calligraphies du monnayage Song</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métallurgie et techniques de fonte du monnayage coréen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Typologie du monnayage imitatif du Japon et du Vietnam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asia Coins in Celestino Schiaparelli's numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian coins in Celestino Schiaparelli’s numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les vases chinois en bronze au début du XXe siècle - Quelques pièces en miniature de Raoul Warocqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史 (上）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史(下)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.8-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la numismatique tangoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the Chinese Collection at the American Numismatic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les monnaies de la Chine ancienne&amp;quot; de François Thierry, paru aux Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire et le numismate : Li Baotai et Bao Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXVII-2, pp.139-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing countermarks on a corroded silver Dachao tongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Oriental Numismatic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and propitious coins in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.150-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short introduction to Chinese numismatics – a bibliographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.108-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured collectables: An example from &amp;quot;Kuhn & Komor, curio dealers in the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Histoire de l'Art - CIHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying coin related objects and redefining paranumismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d'or de la numismatique en Chine : l'exemple du Catalogue des monnaies anciennes de Li Zuoxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Numismatic Congress Glasgow 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Committee, Aug 2009, Glasgow, Royaume-Uni. pp.1826-1831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese or Chinese? Cases of Mistaken Provenance in Buddhist Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provenance and Asian Art: A Collaborative Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Coin Collection at the Ashmolean Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association for Chinese Studies Annual Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Rasseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Laoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2024, 978-293-121-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Jortay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Numismatics. The World of Chinese Money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spink, 2022, 978-1-912667-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dal Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Foong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-52133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amis des monnaies – La sociabilité savante des collectionneurs et numismates de la fin des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose Nouvelles Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Lead-Tin Chinese Coins from the Cirebon Shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majunmdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries. Premodern Cultural Transactions across Asia – Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Coins from Kota Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh–Early Fourteenth Centuries CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série n° 4, pp.261-294, 2024, 978-623-134-213-3. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13q6z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner l’art bouddhique. Le versant spiritualiste du japonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-196, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en Belgique. Origines et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.227-237, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une muséologie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.15-16, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d’une statue monumentale en bronze du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.256-263, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jieqi (1813–1884), a coin collector in 19th-century China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions and Individuals - The Numismatic World in the Long Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Routledge, pp.106-115, 2023, 978-0-367-65183-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Approach to Collecting: Private Coin Collections in Qing Dynasty China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina M. Anderson; Peter Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connoisseurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.41-62, 2023, 978-0-092358-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190923587.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.1045-1075, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la monnaie en Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'nalco, pp.738-755, 2020, 978-2-85831-344-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercles de collectionneurs et de numismates dans la région de Pékin durant la première moitié du XIXème siècle : échange des monnaies anciennes, partage des idées et renouveau des études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne - Paris IV, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03085251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lyce Jankowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ConservatriceChargée de recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des musées d’art asiatique en Europe et muséologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux dans les milieux de collectionneurs (liens sociaux entre collectionneurs, artistes et marchands).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Art chinois pour l’exportation (marchands d’antiquités en Asie orientale au début du xxe siècle).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faux et faussaires (histoire des techniques et des processus créatifs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monnayages d’Asie orientale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Calligraphies du monnayage Song</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métallurgie et techniques de fonte du monnayage coréen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Typologie du monnayage imitatif du Japon et du Vietnam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asia Coins in Celestino Schiaparelli's numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian coins in Celestino Schiaparelli’s numismatic collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les vases chinois en bronze au début du XXe siècle - Quelques pièces en miniature de Raoul Warocqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史 (上）</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">美国钱币学会收藏中国钱币的历史(下)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangwei Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawei Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China numismatics 中國錢幣</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.8-20. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13850/j.cnki.chinum.2019.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la numismatique tangoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique franco-chinoise dans le Nord-Est de la Chine : découvertes monétaires en contexte funéraire sur le site de Pianliancheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73/08, pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the Chinese Collection at the American Numismatic Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le faussaire et le numismate : Li Baotai et Bao Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXVII-2, pp.139-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Les monnaies de la Chine ancienne&amp;quot; de François Thierry, paru aux Belles-Lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing countermarks on a corroded silver Dachao tongbao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Oriental Numismatic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and propitious coins in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.150-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short introduction to Chinese numismatics – a bibliographical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mundi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.108-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured collectables: An example from &amp;quot;Kuhn & Komor, curio dealers in the East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International d'Histoire de l'Art - CIHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying coin related objects and redefining paranumismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d'or de la numismatique en Chine : l'exemple du Catalogue des monnaies anciennes de Li Zuoxian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIVth International Numismatic Congress Glasgow 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Numismatic Committee, Aug 2009, Glasgow, Royaume-Uni. pp.1826-1831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese or Chinese? Cases of Mistaken Provenance in Buddhist Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provenance and Asian Art: A Collaborative Workshop and Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian Coin Collection at the Ashmolean Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Association for Chinese Studies Annual Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Rasseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aude Laoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée royal de Mariemont, 2024, 978-293-121-512-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouddha. L'expérience du Sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine au féminin. Une aventure moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Jortay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.48, 2022, 978-2-930469-95-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Numismatics. The World of Chinese Money</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spink, 2022, 978-1-912667-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dal Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Foong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2022, 978-90-04-52133-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03842315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amis des monnaies – La sociabilité savante des collectionneurs et numismates de la fin des Qing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisonneuve &amp; Larose Nouvelles Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-37701-030-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Coins from Kota Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh–Early Fourteenth Centuries CE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série n° 4, pp.261-294, 2024, 978-623-134-213-3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13q6z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on Lead-Tin Chinese Coins from the Cirebon Shipwreck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susmita Basu Majunmdar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcending Boundaries. Premodern Cultural Transactions across Asia – Essays in Honour of Osmund Bopearachchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner l’art bouddhique. Le versant spiritualiste du japonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.186-196, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouddhisme en Belgique. Origines et modalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.227-237, 2024, 978-2-931215-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour une muséologie sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.15-16, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte d’une statue monumentale en bronze du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Biront</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyce Jankowski; Lara Bauden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouddha. L’expérience du Sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée royal de Mariemont, pp.256-263, 2024, 978-293-121-511-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Jieqi (1813–1884), a coin collector in 19th-century China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions and Individuals - The Numismatic World in the Long Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Routledge, pp.106-115, 2023, 978-0-367-65183-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scientific Approach to Collecting: Private Coin Collections in Qing Dynasty China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina M. Anderson; Peter Stewart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connoisseurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.41-62, 2023, 978-0-092358-7. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780190923587.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04223813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.1045-1075, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la monnaie en Asie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'nalco, pp.738-755, 2020, 978-2-85831-344-0. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesinalco.21819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercles de collectionneurs et de numismates dans la région de Pékin durant la première moitié du XIXème siècle : échange des monnaies anciennes, partage des idées et renouveau des études numismatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyce Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne - Paris IV, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03085251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02739DB8"/>
+    <w:nsid w:val="D1594717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BD8975B"/>
+    <w:nsid w:val="98C39A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="673F1297"/>
+    <w:nsid w:val="FEE8EE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.06.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bauden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Rasseaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Biront" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Da Cunha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-amis-des-monnaies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q6z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190923587.001.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817445v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217018v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawei Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.05.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13850/j.cnki.chinum.2019.06.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ward" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bauden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Rasseaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Biront" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Da Cunha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Jortay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-amis-des-monnaies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q6z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190923587.001.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.21819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03085251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>