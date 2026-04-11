--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -349,364 +349,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted magma evolution and transcrustal magmatic plumbing system architecture at Erta Ale volcano (Afar, Ethiopia)</w:t>
+                <w:t xml:space="preserve">Magmatic activity in incipient continental break-up as revealed by coupling melt and fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pin</w:t>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+                <w:t xml:space="preserve">N Bobrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P.-Y Burgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydéric France</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Gurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65 (12), pp.egae118. </w:t>
+              <w:t xml:space="preserve">, 2024, 65, pp.egae125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egae118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egae125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868889v1</w:t>
+                <w:t xml:space="preserve">hal-04831299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic activity in incipient continental break-up as revealed by coupling melt and fluid inclusions</w:t>
+                <w:t xml:space="preserve">Protracted magma evolution and transcrustal magmatic plumbing system architecture at Erta Ale volcano (Afar, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Juliette Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bobrowski</w:t>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y Burgi</w:t>
+                <w:t xml:space="preserve">Bénédicte Abily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Calabrese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydéric France</w:t>
+                <w:t xml:space="preserve">Andrey Gurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65, pp.egae125. </w:t>
+              <w:t xml:space="preserve">, 2024, 65 (12), pp.egae118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egae125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egae118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831299v1</w:t>
+                <w:t xml:space="preserve">hal-04868889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of Carbonatite at Oldoinyo Lengai (Tanzania) from Olivine Nephelinite: Protracted Melt Evolution and Reactive Porous Flow in Deep Crustal Mushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien J Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Gurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,291 +1015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t>
+                <w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Ferrando</w:t>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Johan Lissenberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950426v1</w:t>
+                <w:t xml:space="preserve">hal-02629068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baudouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
+                <w:t xml:space="preserve">Jeremy R.L. Deans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dalou</w:t>
+                <w:t xml:space="preserve">Carlotta Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Johan Lissenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629068v1</w:t>
+                <w:t xml:space="preserve">hal-02950426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for carbon enrichment in the mantle source of carbonatites in eastern Africa</w:t>
               </w:r>
@@ -1487,382 +1487,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
+                <w:t xml:space="preserve">Dynamic accretion beneath a slow-spreading ridge segment: IODP Hole 1473A and the Atlantis Bank Oceanic Core Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereje Ayalew</w:t>
+                <w:t xml:space="preserve">Henry J.B. J B Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pik</w:t>
+                <w:t xml:space="preserve">Christopher J. J Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyderic France</w:t>
+                <w:t xml:space="preserve">Peter Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natsue Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna K. K Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.12631-12659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383893v1</w:t>
+                <w:t xml:space="preserve">hal-02384032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning between wollastonite and alkaline silicate magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Baudouin</w:t>
+                <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dereje Ayalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.571-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383876v1</w:t>
+                <w:t xml:space="preserve">hal-02383893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic accretion beneath a slow-spreading ridge segment: IODP Hole 1473A and the Atlantis Bank Oceanic Core Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace element partitioning between wollastonite and alkaline silicate magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (12), pp.12631-12659. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.88-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB016858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384032v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing helium isotope compositions from mantle source to fumaroles at Oldoinyo Lengai volcano, Tanzania</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 480, pp.66-74. </w:t>
@@ -2357,972 +2357,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic cycles pace tectonic and morphological expression of rifting (Afar depression, Ethiopia)</w:t>
+                <w:t xml:space="preserve">Syn- to post-orogenic exhumation of metamorphic nappes: Structure and thermobarometry of the western Attic-Cycladic metamorphic complex (Lavrion, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Medynski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pete Burnard</w:t>
+                <w:t xml:space="preserve">Christophe Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dumont</w:t>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Grandin</w:t>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Ponthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (2), pp.174-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469912v1</w:t>
+                <w:t xml:space="preserve">hal-01305158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element evidence for anatexis at oceanic magma chamber roofs and the role of partial melts for contamination of fresh MORB</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magmatic cycles pace tectonic and morphological expression of rifting (Afar depression, Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul E. Wolff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">S. Medynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01419949v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syn- to post-orogenic exhumation of metamorphic nappes: Structure and thermobarometry of the western Attic-Cycladic metamorphic complex (Lavrion, Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace element evidence for anatexis at oceanic magma chamber roofs and the role of partial melts for contamination of fresh MORB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Lennart A. Fischert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
+                <w:t xml:space="preserve">Martin Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léandre Ponthus</w:t>
+                <w:t xml:space="preserve">Paul E. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305158v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of rift axis magma reservoirs: Spatial and temporal evolution of magma supply in the Dabbahu rift segment (Afar, Ethiopia) over the past 30 kyr</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pete Burnard</w:t>
+                <w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vye-Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyderic France</w:t>
+                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.49-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469936v1</w:t>
+                <w:t xml:space="preserve">insu-01185449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogues of exhumed pyroxenite layers in the Alboran domain sampled as xenoliths by Middle Atlas Cenozoic volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pezzali Pezzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vannucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 230, pp.184-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01153661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatexis at the roof of an oceanic magma chamber at IODP Site 1256 (equatorial Pacific): an experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lennart A. Fischer</w:t>
+                <w:t xml:space="preserve">Stability of rift axis magma reservoirs: Spatial and temporal evolution of magma supply in the Dabbahu rift segment (Afar, Ethiopia) over the past 30 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vye-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.278-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-015-1136-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174139v1</w:t>
+                <w:t xml:space="preserve">hal-01469936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dallai</w:t>
+                <w:t xml:space="preserve">Anatexis at the roof of an oceanic magma chamber at IODP Site 1256 (equatorial Pacific): an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Vannucci</w:t>
+                <w:t xml:space="preserve">Lennart A. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 232, pp.49-75. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (4), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-015-1136-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01185449v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of MORB by anatexis of magma chamber roof rocks: Constraints from a geochemical study of experimental melts and associated residues</w:t>
               </w:r>
@@ -3436,545 +3436,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on magmatic cycles and development of rift topography of the Manda Hararo segment (Afar, Ethiopia): Insights from cosmogenic 3He investigation of landscape evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrous magmatism triggered by assimilation of hydrothermally altered rocks in fossil oceanic crust (northern Oman ophiolite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.006⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (8), pp.2598-2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761896v1</w:t>
+                <w:t xml:space="preserve">hal-00939400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrous magmatism triggered by assimilation of hydrothermally altered rocks in fossil oceanic crust (northern Oman ophiolite)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controls on magmatic cycles and development of rift topography of the Manda Hararo segment (Afar, Ethiopia): Insights from cosmogenic 3He investigation of landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vye-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (8), pp.2598-2614. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.133 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ggge.20137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939400v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of fluid-mobile elements in serpentines from abyssal to subduction environments: Examples from Cuba and Dominican Republic</w:t>
+                <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Deschamps</w:t>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Godard</w:t>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.04.009⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (8-9), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720895v1</w:t>
+                <w:t xml:space="preserve">hal-00758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of fluid-mobile elements in serpentines from abyssal to subduction environments: Examples from Cuba and Dominican Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mccammon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312, pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00758071v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabbros from IODP Site 1256, equatorial Pacific: Insight into axial magma chamber processes at fast spreading ocean ridges</w:t>
               </w:r>
@@ -4088,794 +4088,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrous partial melting in the sheeted dike complex at fast spreading ridges: experimental and natural observations</w:t>
+                <w:t xml:space="preserve">MetaRep, an extented CMAS 3D program to visualize mafic (CMAS, ACF-S, ACF-N) and pelitic (AFM-K, AFM-S, AFK-S) projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Deschamps</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.786-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0502-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534058v1</w:t>
+                <w:t xml:space="preserve">hal-00530976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to estimate the oxidation state of basaltic series from microprobe analyses</w:t>
+                <w:t xml:space="preserve">Hydrous partial melting in the sheeted dike complex at fast spreading ridges: experimental and natural observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Bech</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah B. Cichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (5), pp.683-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0502-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475550v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaRep, an extented CMAS 3D program to visualize mafic (CMAS, ACF-S, ACF-N) and pelitic (AFM-K, AFM-S, AFK-S) projections</w:t>
+                <w:t xml:space="preserve">A new method to estimate the oxidation state of basaltic series from microprobe analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Nicollet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 36, pp.786-791. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 189 (3-4), pp.340-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530976v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence in magma chamber and the development of magmatic foliation in Oman ophiolite gabbros</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CMAS 3D, a new program to visualize and project major elements compositions in the CMAS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe Nicolas</w:t>
+                <w:t xml:space="preserve">N. Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Boudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyderic France</w:t>
+                <w:t xml:space="preserve">G. Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.012⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (6), pp.1304-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420903v1</w:t>
+                <w:t xml:space="preserve">hal-00413570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMAS 3D, a new program to visualize and project major elements compositions in the CMAS system</w:t>
+                <w:t xml:space="preserve">Interactions between magma and hydrothermal system in Oman ophiolite and in IODP Hole 1256D: Fossilization of a dynamic melt lens at fast spreading ridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.07.002⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.Q10O19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413570v1</w:t>
+                <w:t xml:space="preserve">hal-00445249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between magma and hydrothermal system in Oman ophiolite and in IODP Hole 1256D: Fossilization of a dynamic melt lens at fast spreading ridges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsidence in magma chamber and the development of magmatic foliation in Oman ophiolite gabbros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juergen Koepke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (1-2), pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002652⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00445249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root zone of the sheeted dike complex in the Oman ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic / Hydrothermal Interactions at Fast Spreading Mid-Ocean Ridges: Implications on the Dynamics of the Axial Melt Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applied geology. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5620,51 +5620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79F3949B"/>
+    <w:nsid w:val="F891DAC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lyderic-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1138-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140541322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandoval-Velasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lo Forte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04831299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Burgi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calabrese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien J Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ildefonse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Casola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47629.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01405-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384032v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J.B. J B Dick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Macleod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsue Abe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna K. K Blackman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mollex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Khac Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Soda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120583" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Koepke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Erdmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Wolff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.05.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSL2WSQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scheffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.08.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vye-Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pezzali Pezzali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.02.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CLPK7C6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1136-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Macleod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.05.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.04.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPF27J1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koepke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goetze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0502-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF5DJG42-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSX8H0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JX6L2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC232GTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.07.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002652" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001918" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lyderic-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1138-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140541322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandoval-Velasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lo Forte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04831299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Burgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calabrese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien J Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ildefonse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Casola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47629.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01405-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384032v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J.B. J B Dick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Macleod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsue Abe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna K. K Blackman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016858" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mollex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Khac Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Soda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120583" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Koepke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scheffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medynski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Erdmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Wolff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSL2WSQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pezzali Pezzali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.02.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CLPK7C6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vye-Brown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1136-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Macleod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.05.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20137" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPF27J1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koepke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goetze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JX6L2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0502-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF5DJG42-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSX8H0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002652" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC232GTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001918" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>