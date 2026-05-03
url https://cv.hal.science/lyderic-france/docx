--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -349,364 +349,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic activity in incipient continental break-up as revealed by coupling melt and fluid inclusions</w:t>
+                <w:t xml:space="preserve">Protracted magma evolution and transcrustal magmatic plumbing system architecture at Erta Ale volcano (Afar, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+                <w:t xml:space="preserve">Juliette Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bobrowski</w:t>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y Burgi</w:t>
+                <w:t xml:space="preserve">Lydéric France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Calabrese</w:t>
+                <w:t xml:space="preserve">Bénédicte Abily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydéric France</w:t>
+                <w:t xml:space="preserve">Andrey Gurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65, pp.egae125. </w:t>
+              <w:t xml:space="preserve">, 2024, 65 (12), pp.egae118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egae125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egae118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831299v1</w:t>
+                <w:t xml:space="preserve">hal-04868889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted magma evolution and transcrustal magmatic plumbing system architecture at Erta Ale volcano (Afar, Ethiopia)</w:t>
+                <w:t xml:space="preserve">Magmatic activity in incipient continental break-up as revealed by coupling melt and fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pin</w:t>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">N Bobrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y Burgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric France</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrey Gurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65 (12), pp.egae118. </w:t>
+              <w:t xml:space="preserve">, 2024, 65, pp.egae125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egae118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egae125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868889v1</w:t>
+                <w:t xml:space="preserve">hal-04831299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of Carbonatite at Oldoinyo Lengai (Tanzania) from Olivine Nephelinite: Protracted Melt Evolution and Reactive Porous Flow in Deep Crustal Mushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien J Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Gurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,291 +1015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t>
+                <w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baudouin</w:t>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
+                <w:t xml:space="preserve">Jeremy R.L. Deans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dalou</w:t>
+                <w:t xml:space="preserve">Carlotta Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Johan Lissenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629068v1</w:t>
+                <w:t xml:space="preserve">hal-02950426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Ferrando</w:t>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Johan Lissenberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950426v1</w:t>
+                <w:t xml:space="preserve">hal-02629068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for carbon enrichment in the mantle source of carbonatites in eastern Africa</w:t>
               </w:r>
@@ -1487,650 +1487,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic accretion beneath a slow-spreading ridge segment: IODP Hole 1473A and the Atlantis Bank Oceanic Core Complex</w:t>
+                <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry J.B. J B Dick</w:t>
+                <w:t xml:space="preserve">Dereje Ayalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. J Macleod</w:t>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Blum</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsue Abe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB016858⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.571-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384032v2</w:t>
+                <w:t xml:space="preserve">hal-02383893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Trace element partitioning between wollastonite and alkaline silicate magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gezahegn Yirgu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383893v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning between wollastonite and alkaline silicate magmas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic accretion beneath a slow-spreading ridge segment: IODP Hole 1473A and the Atlantis Bank Oceanic Core Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry J.B. J B Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. J Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsue Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna K. K Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 523, pp.88-94. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.12631-12659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383876v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing helium isotope compositions from mantle source to fumaroles at Oldoinyo Lengai volcano, Tanzania</w:t>
+                <w:t xml:space="preserve">Occurrence of Felsic Rocks in Oceanic Gabbros from IODP Hole U1473A: Implications for Evolved Melt Migration in the Lower Oceanic Crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Mollex</w:t>
+                <w:t xml:space="preserve">Du Khac Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Füri</w:t>
+                <w:t xml:space="preserve">Tomoaki Morishita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Burnard</w:t>
+                <w:t xml:space="preserve">Yusuke Soda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Zimmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+                <w:t xml:space="preserve">Akihiro Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswajit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min8120583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391170v1</w:t>
+                <w:t xml:space="preserve">hal-01637130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Felsic Rocks in Oceanic Gabbros from IODP Hole U1473A: Implications for Evolved Melt Migration in the Lower Oceanic Crust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing helium isotope compositions from mantle source to fumaroles at Oldoinyo Lengai volcano, Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoaki Morishita</w:t>
+                <w:t xml:space="preserve">Gaëlle Mollex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Soda</w:t>
+                <w:t xml:space="preserve">Evelyn Füri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiro Tamura</w:t>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biswajit Ghosh</w:t>
+                <w:t xml:space="preserve">Laurent Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (12), pp.583. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480, pp.66-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min8120583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637130v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metasomatism in the sub-continental lithospheric mantle beneath the south French Massif Central: Constraints from trace elements, Li and H in peridotite minerals</w:t>
               </w:r>
@@ -2357,972 +2357,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syn- to post-orogenic exhumation of metamorphic nappes: Structure and thermobarometry of the western Attic-Cycladic metamorphic complex (Lavrion, Greece)</w:t>
+                <w:t xml:space="preserve">Magmatic cycles pace tectonic and morphological expression of rifting (Afar depression, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Scheffer</w:t>
+                <w:t xml:space="preserve">S. Medynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">S Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léandre Ponthus</w:t>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305158v1</w:t>
+                <w:t xml:space="preserve">hal-01469912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic cycles pace tectonic and morphological expression of rifting (Afar depression, Ethiopia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element evidence for anatexis at oceanic magma chamber roofs and the role of partial melts for contamination of fresh MORB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart A. Fischert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Medynski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphael Grandin</w:t>
+                <w:t xml:space="preserve">Paul E. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.014⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469912v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element evidence for anatexis at oceanic magma chamber roofs and the role of partial melts for contamination of fresh MORB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syn- to post-orogenic exhumation of metamorphic nappes: Structure and thermobarometry of the western Attic-Cycladic metamorphic complex (Lavrion, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart A. Fischert</w:t>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Erdmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyderic France</w:t>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul E. Wolff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Ponthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (2), pp.174-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01419949v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+                <w:t xml:space="preserve">Stability of rift axis magma reservoirs: Spatial and temporal evolution of magma supply in the Dabbahu rift segment (Afar, Ethiopia) over the past 30 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vannucci</w:t>
+                <w:t xml:space="preserve">C. Vye-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.278-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01185449v1</w:t>
+                <w:t xml:space="preserve">hal-01469936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogues of exhumed pyroxenite layers in the Alboran domain sampled as xenoliths by Middle Atlas Cenozoic volcanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Pezzali Pezzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vannucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 230, pp.184-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01153661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of rift axis magma reservoirs: Spatial and temporal evolution of magma supply in the Dabbahu rift segment (Afar, Ethiopia) over the past 30 kyr</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Vye-Brown</w:t>
+                <w:t xml:space="preserve">Anatexis at the roof of an oceanic magma chamber at IODP Site 1256 (equatorial Pacific): an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-015-1136-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469936v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatexis at the roof of an oceanic magma chamber at IODP Site 1256 (equatorial Pacific): an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Erdmann</w:t>
+                <w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart A. Fischer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
+                <w:t xml:space="preserve">Riccardo Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 169 (4), pp.39. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.49-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-015-1136-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174139v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01185449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of MORB by anatexis of magma chamber roof rocks: Constraints from a geochemical study of experimental melts and associated residues</w:t>
               </w:r>
@@ -3436,545 +3436,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrous magmatism triggered by assimilation of hydrothermally altered rocks in fossil oceanic crust (northern Oman ophiolite)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controls on magmatic cycles and development of rift topography of the Manda Hararo segment (Afar, Ethiopia): Insights from cosmogenic 3He investigation of landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Medynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vye-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ggge.20137⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.133 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939400v1</w:t>
+                <w:t xml:space="preserve">hal-01761896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on magmatic cycles and development of rift topography of the Manda Hararo segment (Afar, Ethiopia): Insights from cosmogenic 3He investigation of landscape evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrous magmatism triggered by assimilation of hydrothermally altered rocks in fossil oceanic crust (northern Oman ophiolite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 367, pp.133 - 145. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (8), pp.2598-2614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761896v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
+                <w:t xml:space="preserve">Behavior of fluid-mobile elements in serpentines from abyssal to subduction environments: Examples from Cuba and Dominican Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Fabien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
+                <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mccammon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
+                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312, pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758071v1</w:t>
+                <w:t xml:space="preserve">hal-00720895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of fluid-mobile elements in serpentines from abyssal to subduction environments: Examples from Cuba and Dominican Republic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chauvel</w:t>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.04.009⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (8-9), pp.1483-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00720895v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabbros from IODP Site 1256, equatorial Pacific: Insight into axial magma chamber processes at fast spreading ocean ridges</w:t>
               </w:r>
@@ -4088,794 +4088,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaRep, an extented CMAS 3D program to visualize mafic (CMAS, ACF-S, ACF-N) and pelitic (AFM-K, AFM-S, AFK-S) projections</w:t>
+                <w:t xml:space="preserve">Hydrous partial melting in the sheeted dike complex at fast spreading ridges: experimental and natural observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Nicollet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah B. Cichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (5), pp.683-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0502-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530976v1</w:t>
+                <w:t xml:space="preserve">hal-00534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrous partial melting in the sheeted dike complex at fast spreading ridges: experimental and natural observations</w:t>
+                <w:t xml:space="preserve">A new method to estimate the oxidation state of basaltic series from microprobe analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Deschamps</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0502-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 189 (3-4), pp.340-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534058v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to estimate the oxidation state of basaltic series from microprobe analyses</w:t>
+                <w:t xml:space="preserve">MetaRep, an extented CMAS 3D program to visualize mafic (CMAS, ACF-S, ACF-N) and pelitic (AFM-K, AFM-S, AFK-S) projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Bech</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 189 (3-4), pp.340-346. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.786-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475550v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMAS 3D, a new program to visualize and project major elements compositions in the CMAS system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsidence in magma chamber and the development of magmatic foliation in Oman ophiolite gabbros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (1-2), pp.76-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.07.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413570v1</w:t>
+                <w:t xml:space="preserve">hal-00420903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between magma and hydrothermal system in Oman ophiolite and in IODP Hole 1256D: Fossilization of a dynamic melt lens at fast spreading ridges</w:t>
+                <w:t xml:space="preserve">CMAS 3D, a new program to visualize and project major elements compositions in the CMAS system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juergen Koepke</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GC002652⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (6), pp.1304-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445249v1</w:t>
+                <w:t xml:space="preserve">hal-00413570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence in magma chamber and the development of magmatic foliation in Oman ophiolite gabbros</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between magma and hydrothermal system in Oman ophiolite and in IODP Hole 1256D: Fossilization of a dynamic melt lens at fast spreading ridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ildefonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Koepke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.Q10O19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00420903v1</w:t>
+                <w:t xml:space="preserve">hal-00445249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root zone of the sheeted dike complex in the Oman ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic / Hydrothermal Interactions at Fast Spreading Mid-Ocean Ridges: Implications on the Dynamics of the Axial Melt Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applied geology. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5620,51 +5620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F891DAC4"/>
+    <w:nsid w:val="C9929FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +5851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lyderic-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1138-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140541322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandoval-Velasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lo Forte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04831299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Burgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calabrese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien J Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ildefonse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Casola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47629.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01405-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384032v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J.B. J B Dick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Macleod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsue Abe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna K. K Blackman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016858" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mollex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Khac Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Soda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120583" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Koepke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scheffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.08.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medynski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Erdmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Wolff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSL2WSQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pezzali Pezzali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.02.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CLPK7C6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vye-Brown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1136-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Macleod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.05.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939400v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20137" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPF27J1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koepke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goetze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JX6L2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0502-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF5DJG42-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSX8H0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002652" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC232GTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001918" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lyderic-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1138-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140541322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandoval-Velasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lo Forte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04831299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Burgi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calabrese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien J Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ildefonse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Casola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47629.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01405-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384032v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J.B. J B Dick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Macleod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsue Abe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna K. K Blackman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Khac Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Soda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120583" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mollex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Koepke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Erdmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Wolff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.05.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSL2WSQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scheffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.08.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vye-Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pezzali Pezzali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.02.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CLPK7C6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1136-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Macleod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.05.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.04.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPF27J1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koepke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goetze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0502-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF5DJG42-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSX8H0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JX6L2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC232GTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.07.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002652" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001918" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>