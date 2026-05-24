--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,5565 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5513 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydéric France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lyderic-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1138-0072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140541322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=J0WXFsEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Igneous petrology, geochemistry, metamorphic petrology, structural geology, mineralogy, experimental petrology, volcanology… to study… …Magma reservoir processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of isotopically heavy carbon in the mantle source beneath Oldoinyo Lengai volcano, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sandoval-Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Lo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 697, pp.123126. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic activity in incipient continental break-up as revealed by coupling melt and fluid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bobrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y Burgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.egae125. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egae125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protracted magma evolution and transcrustal magmatic plumbing system architecture at Erta Ale volcano (Afar, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Abily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (12), pp.egae118. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egae118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis of Carbonatite at Oldoinyo Lengai (Tanzania) from Olivine Nephelinite: Protracted Melt Evolution and Reactive Porous Flow in Deep Crustal Mushes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien J Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Gurenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (12), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egad084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the axial magma lens dynamics at the roof of oceanic magma reservoirs (dike / gabbro transition): Oman Drilling Project GT3 site survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. A Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. J Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. M Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element partitioning between clinopyroxene and alkaline magmas: parametrization and role of M1 site on HREE enrichment in clinopyroxenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Dalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01680-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Reservoir Formation and Evolution at a Slow-Spreading Center (Atlantis Bank, Southwest Indian Ridge)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R.L. Deans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johan Lissenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.554598. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.554598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for carbon enrichment in the mantle source of carbonatites in eastern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Casola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Bouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (10), pp.971-975. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G47629.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can destabilization rims of hydrous minerals be used to constrain magma ascent kinetics at lava dome volcanoes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (10), pp.66. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01405-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic accretion beneath a slow-spreading ridge segment: IODP Hole 1473A and the Atlantis Bank Oceanic Core Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J.B. J B Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. J Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natsue Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna K. K Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (12), pp.12631-12659. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384032v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Fractionation of Rhyolites During the Course of Crustal Extension, Western Afar (Ethiopian Rift)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezahegn Yirgu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.571-593. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element partitioning between wollastonite and alkaline silicate magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Felsic Rocks in Oceanic Gabbros from IODP Hole U1473A: Implications for Evolved Melt Migration in the Lower Oceanic Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Khac Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoaki Morishita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Soda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiro Tamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.583. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min8120583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing helium isotope compositions from mantle source to fumaroles at Oldoinyo Lengai volcano, Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Mollex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Füri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatism in the sub-continental lithospheric mantle beneath the south French Massif Central: Constraints from trace elements, Li and H in peridotite minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Ingrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun-Ke Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chemical Geology, 478, pp.2-17. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felsic Plutonic Rocks from IODP Hole 1256D, Eastern Pacific: Implications for the Nature of the Axial Melt Lens at Fast-Spreading Mid-Ocean Ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (8), pp.1535-1566. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syn- to post-orogenic exhumation of metamorphic nappes: Structure and thermobarometry of the western Attic-Cycladic metamorphic complex (Lavrion, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scheffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (2), pp.174-193. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic cycles pace tectonic and morphological expression of rifting (Afar depression, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 446, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element evidence for anatexis at oceanic magma chamber roofs and the role of partial melts for contamination of fresh MORB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart A. Fischert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul E. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 260, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 232, pp.49-75. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01185449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of exhumed pyroxenite layers in the Alboran domain sampled as xenoliths by Middle Atlas Cenozoic volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pezzali Pezzali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230, pp.184-188. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2015.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of rift axis magma reservoirs: Spatial and temporal evolution of magma supply in the Dabbahu rift segment (Afar, Ethiopia) over the past 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vye-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatexis at the roof of an oceanic magma chamber at IODP Site 1256 (equatorial Pacific): an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169 (4), pp.39. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-015-1136-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of MORB by anatexis of magma chamber roof rocks: Constraints from a geochemical study of experimental melts and associated residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 202, pp.120-137. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrous magmatism triggered by assimilation of hydrothermally altered rocks in fossil oceanic crust (northern Oman ophiolite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Koepke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.2598-2614. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on magmatic cycles and development of rift topography of the Manda Hararo segment (Afar, Ethiopia): Insights from cosmogenic 3He investigation of landscape evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vye-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 367, pp.133 - 145. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mccammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (8-9), pp.1483-1493. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of fluid-mobile elements in serpentines from abyssal to subduction environments: Examples from Cuba and Dominican Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 312, pp.93-117. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabbros from IODP Site 1256, equatorial Pacific: Insight into axial magma chamber processes at fast spreading ocean ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.Q09014. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GC003655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaRep, an extented CMAS 3D program to visualize mafic (CMAS, ACF-S, ACF-N) and pelitic (AFM-K, AFM-S, AFK-S) projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.786-791. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrous partial melting in the sheeted dike complex at fast spreading ridges: experimental and natural observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah B. Cichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160 (5), pp.683-704. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-010-0502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the oxidation state of basaltic series from microprobe analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 189 (3-4), pp.340-346. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMAS 3D, a new program to visualize and project major elements compositions in the CMAS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (6), pp.1304-1310. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between magma and hydrothermal system in Oman ophiolite and in IODP Hole 1256D: Fossilization of a dynamic melt lens at fast spreading ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Koepke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.Q10O19. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidence in magma chamber and the development of magmatic foliation in Oman ophiolite gabbros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284 (1-2), pp.76-87. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone of the sheeted dike complex in the Oman ophiolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.Q05001. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients thermiques et flux de chaleur au sommet du réservoir magmatique de l'ophiolite d'Oman - relation avec les évents hydrothermaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients thermiques et flux de chaleur au sommet du réservoir magmatique de l'ophiolite d'Oman - relation avec les évents hydrothermaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi comment fonctionne un volcan…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Hébel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.82-83, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatic / Hydrothermal Interactions at Fast Spreading Mid-Ocean Ridges: Implications on the Dynamics of the Axial Melt Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applied geology. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. English. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5620,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9929FB3"/>
+    <w:nsid w:val="2C29C5F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5851,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lyderic-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1138-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140541322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandoval-Velasquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lo Forte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04831299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Burgi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calabrese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien J Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ildefonse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Casola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47629.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01405-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384032v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J.B. J B Dick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Macleod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blum" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsue Abe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna K. K Blackman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Khac Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Soda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120583" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mollex" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Koepke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Erdmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Wolff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.05.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSL2WSQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scheffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.08.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vye-Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pezzali Pezzali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.02.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CLPK7C6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1136-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Macleod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.05.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939400v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20137" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.04.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPF27J1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koepke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goetze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0502-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF5DJG42-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSX8H0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.01.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JX6L2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420903v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC232GTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.07.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002652" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001918" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587955v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503653v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lyderic-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1138-0072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140541322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=J0WXFsEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandoval-Velasquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Lo Forte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04831299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bobrowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y Burgi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Calabrese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Gurenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien J Mourey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ildefonse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egad084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baudouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01680-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.L. Deans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Ferrando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johan Lissenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.554598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Casola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Galy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Bouden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47629.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01405-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384032v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J.B. J B Dick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. J Macleod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsue Abe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna K. K Blackman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016858" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezahegn Yirgu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Khac Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoaki Morishita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Soda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Tamura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Ghosh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8120583" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mollex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn F&#252;ri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02332076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Gu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun-Ke Xia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Koepke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx064" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01305158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scheffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.08.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medynski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Erdmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E. Wolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSL2WSQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01153661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Pezzali Pezzali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.02.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CLPK7C6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vye-Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart A. Fischer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1136-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Macleod" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.05.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761896v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.04.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPF27J1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koepke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goetze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003655" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530976v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.01.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JX6L2M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B. Cichy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0502-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF5DJG42-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.11.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSX8H0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413570v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chazot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.07.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445249v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002652" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boudier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC232GTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001918" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587955v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503653v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le H&#233;bel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>