--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -66,467 +66,467 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Fungal Leaf Spots on Oilseed Rape: When Reference Isolates, Standardised Images, Multi‐Expert Image Annotation and Molecular Diagnostics Contribute Jointly</w:t>
+                <w:t xml:space="preserve">Standardizing plant damage datasets via EPPO taxonomy: A label harmonization approach using large language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Bammé</w:t>
+                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Penaud</w:t>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carpezat</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.101837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.70010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2026.101837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140947v1</w:t>
+                <w:t xml:space="preserve">hal-05558287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Fungal Leaf Spots on Oilseed Rape: When Reference Isolates, Standardised Images, Multi‐Expert Image Annotation and Molecular Diagnostics Contribute Jointly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
+                <w:t xml:space="preserve">Blandine Bammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+                <w:t xml:space="preserve">Annette Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aël Radovcic</w:t>
+                <w:t xml:space="preserve">Julien Carpezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695172v1</w:t>
+                <w:t xml:space="preserve">hal-05140947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of international Leptosphaeria maculans isolates as a resource for elucidation of the basis and evolution of blackleg disease on Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela van de Wouw</w:t>
+                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Scanlan</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawlader Al-Mamun</w:t>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (1), pp.170-185. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04240605v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
               </w:r>
@@ -640,4984 +640,5118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics, spatialization and quality of potato tubers monitored in situ by MRI - long-term effects of water stress</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new set of international Leptosphaeria maculans isolates as a resource for elucidation of the basis and evolution of blackleg disease on Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nusrat Ali</w:t>
+                <w:t xml:space="preserve">Angela van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Challois</w:t>
+                <w:t xml:space="preserve">Jack Scanlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawlader Al-Mamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14322⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.170-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615181v1</w:t>
+                <w:t xml:space="preserve">hal-04240605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+                <w:t xml:space="preserve">Growth kinetics, spatialization and quality of potato tubers monitored in situ by MRI - long-term effects of water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fella Aissiou</w:t>
+                <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Bazan</w:t>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (3), pp.e14322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608007v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Fella Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Water Shortage Effects on Potato Tuber Tissues during Growth Using MRI Relaxometry and Biochemical Parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quellec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Joly</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11151918⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741419v1</w:t>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic non-invasive classification for plant phenotyping by MRI images: An application for quality control on cauliflower at primary meristem stage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maître</w:t>
+                <w:t xml:space="preserve">Characterization of the Water Shortage Effects on Potato Tuber Tissues during Growth Using MRI Relaxometry and Biochemical Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hupel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Penguilly</w:t>
+                <w:t xml:space="preserve">Gisèle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106303⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11151918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347927v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">An automatic non-invasive classification for plant phenotyping by MRI images: An application for quality control on cauliflower at primary meristem stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vallée</w:t>
+                <w:t xml:space="preserve">Mélanie Hupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+                <w:t xml:space="preserve">Damien Penguilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, pp.106303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313558v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’agressivité des souches de Leptosphaeria maculans par un test sur pétiole en conditions contrôlées</w:t>
+                <w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ermel</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.101076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288140v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractériser l’agressivité des souches de Leptosphaeria maculans par un test sur pétiole en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.34-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03287577v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French condiment mustard resistance against Leptosphaeria maculans relies on genes Rlm5 and Rlm6, calling for caution in the deployment of Rlm6 in oilseed rape crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-020-02099-2⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 466 (1-2), pp.391-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05047-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03140191v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to measure redox potential (Eh) and pH in agar media and plants shows that fungal growth is affected by and affects pH and Eh.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">French condiment mustard resistance against Leptosphaeria maculans relies on genes Rlm5 and Rlm6, calling for caution in the deployment of Rlm6 in oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (3), pp.799-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-020-02099-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095887v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A method to measure redox potential (Eh) and pH in agar media and plants shows that fungal growth is affected by and affects pH and Eh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soglonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2018.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02457189v1</w:t>
+                <w:t xml:space="preserve">hal-02095887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal connectivity and host resistance influence evolutionary and epidemiological dynamics of the canola pathogen Leptosphaeria maculans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.1354-1370. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010146v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The full life cycle of Leptosphaeria maculans completed on inoculated oilseed rape incubated under controlled conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal connectivity and host resistance influence evolutionary and epidemiological dynamics of the canola pathogen Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Susan J. Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12853⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1354-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622715v1</w:t>
+                <w:t xml:space="preserve">hal-02010146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Eh and pH: A Novel Indicator of Plant Stress. Spatial, Temporal and Genotypic Variability in Rice (Oryza sativa L.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Soglonou</w:t>
+                <w:t xml:space="preserve">The full life cycle of Leptosphaeria maculans completed on inoculated oilseed rape incubated under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmin Tano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (10), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (6), pp.1321-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy8100209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625951v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy, rapid and accurate method to quantify plant disease severity: application to phoma stem canker leaf spots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Leaf Eh and pH: A Novel Indicator of Plant Stress. Spatial, Temporal and Genotypic Variability in Rice (Oryza sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Picault</w:t>
+                <w:t xml:space="preserve">Jaroslav Benada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Soglonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Domin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Firmin Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 145 (3), pp.697-709. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0739-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy8100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345818v1</w:t>
+                <w:t xml:space="preserve">hal-02625951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Leptosphaeria maculans from a cropping season to the following one</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An easy, rapid and accurate method to quantify plant disease severity: application to phoma stem canker leaf spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12205⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (3), pp.697-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0739-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629904v1</w:t>
+                <w:t xml:space="preserve">hal-01345818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transmission of Leptosphaeria maculans from a cropping season to the following one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duffe</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Garetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.530-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208690v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither variation loss, nor change in selfing rate is associated with the worldwide invasion of [i]Physa acuta[/i] from its native North America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Pointier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice David</w:t>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jarne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (8), pp.1769-1783. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.490-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0626-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208728v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable epidemic control in crops based on evolutionary principles: Adjusting the metapopulation concept to agro-ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neither variation loss, nor change in selfing rate is associated with the worldwide invasion of [i]Physa acuta[/i] from its native North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">J. -P. Pointier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.1769-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0626-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208640v1</w:t>
+                <w:t xml:space="preserve">hal-01208728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barres</w:t>
+                <w:t xml:space="preserve">Stable epidemic control in crops based on evolutionary principles: Adjusting the metapopulation concept to agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165, pp.118 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191214v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail d’ébauche interdisciplinaire : peut-on parler simplement d’un processus complexe ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2013058⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208619v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Cyclic Epidemics on the Crops of the Agroecosystems: Articulate all the Dimensions in the Formalisation, but Look for a Local Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Travail d’ébauche interdisciplinaire : peut-on parler simplement d’un processus complexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/938218⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4), pp.448-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01217629v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of isolation by distance patterns at the regional scale in the fungal plant pathogen Leptosphaeria maculans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling Cyclic Epidemics on the Crops of the Agroecosystems: Articulate all the Dimensions in the Formalisation, but Look for a Local Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/938218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01189592v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Absence of isolation by distance patterns at the regional scale in the fungal plant pathogen Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Travadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense H. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Delourme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.649-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642445v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: I. Description of the model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.U. Salam</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.007⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173218v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: II. Sensitivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: I. Description of the model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.U. Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 118 (1), pp.82-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 118 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173221v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between severity of blackleg (Leptosphaeria maculans/L. biglobosa species complex) and subsequent primary inoculum production on oilseed rape stubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: II. Sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (1), pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01931.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173162v1</w:t>
+                <w:t xml:space="preserve">hal-01173221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma stem canker (Leptosphaeria maculans/L. biglobosa) of oilseed rape (Brassica napus) : is the G2 disease index a good indicator of the distribution of observed canker severities?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Relationship between severity of blackleg (Leptosphaeria maculans/L. biglobosa species complex) and subsequent primary inoculum production on oilseed rape stubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01931.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-009-9499-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173181v1</w:t>
+                <w:t xml:space="preserve">hal-01173162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic growth of Leptosphaeria maculans from cotyledons to hypocotyls in oilseed rape: influence of number of infection sites, competitive growth and host polygenic resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Marquer</w:t>
+                <w:t xml:space="preserve">Phoma stem canker (Leptosphaeria maculans/L. biglobosa) of oilseed rape (Brassica napus) : is the G2 disease index a good indicator of the distribution of observed canker severities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ribule</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02014.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125 (4), pp.515-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-009-9499-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661250v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic growth of Leptosphaeria maculans from cotyledons to hypocotyls in oilseed rape: influence of number of infection sites, competitive growth and host polygenic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Travadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Travadon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Arnaud Ribule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+                <w:t xml:space="preserve">Ivan I. Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Brun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 58 (3), pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909182v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved resistance management for durable disease control: A case study of phoma stem canker of oilseed rape (Brassica napus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Travadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. West</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.U. Salam</w:t>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Barbetti</w:t>
+                <w:t xml:space="preserve">H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-005-3628-z⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661596v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population biology of the invasive freshwater snail Physa acuta approached through genetic markers, ecological characterization and demography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improved resistance management for durable disease control: A case study of phoma stem canker of oilseed rape (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sourrouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Jarne</w:t>
+                <w:t xml:space="preserve">M.J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114 (1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-3628-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02200.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266290v1</w:t>
+                <w:t xml:space="preserve">hal-02661596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acibenzolar-S-methyl and ethirimol on the composition of a laboratory population of barley powdery mildew</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Population biology of the invasive freshwater snail Physa acuta approached through genetic markers, ecological characterization and demography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pons-Kuehnemann</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sourrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (7), pp.2023-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675230v1</w:t>
+                <w:t xml:space="preserve">hal-02266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sexual recombination on pathotype frequencies in barley powdery mildew populations of artificially inoculated field plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of acibenzolar-S-methyl and ethirimol on the composition of a laboratory population of barley powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons-Kuehnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 109 (1), pp.13-24</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (3), pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674522v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of sexual recombination on pathotype frequencies in barley powdery mildew populations of artificially inoculated field plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (1), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674605v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barley powdery mildew populations on volunteers and changes in pathotype frequencies during summer on artificially inoculated field plots</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 109 (1), pp.25-33</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674993v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed and predicted changes over eight years in frequency of barley powdery mildew avirulent to spring barley in France and Denmark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Barley powdery mildew populations on volunteers and changes in pathotype frequencies during summer on artificially inoculated field plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ostergard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 51, pp.33-44</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (1), pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674686v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early infection on pathotype frequencies in barley powdery mildew (Blumeria graminis f.sp. hordei) populations in field plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observed and predicted changes over eight years in frequency of barley powdery mildew avirulent to spring barley in France and Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hovmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ostergard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 50, pp.317-324</w:t>
+              <w:t xml:space="preserve">, 2002, 51, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679397v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of barley powdery mildew pathotype frequencies in field populations between sowing and oversummering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of early infection on pathotype frequencies in barley powdery mildew (Blumeria graminis f.sp. hordei) populations in field plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Phytopathologica et Entomologica Hungarica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.383-386</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691572v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of powdery mildew resistance genes in autumn-sown barley crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution of barley powdery mildew pathotype frequencies in field populations between sowing and oversummering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Phytopathologica et Entomologica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.153-159</w:t>
+              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691328v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oïdium de l'orge. Evolution des virulences de ce pathogène vis-à-vis des résistances variétales en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of powdery mildew resistance genes in autumn-sown barley crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ostergard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hovmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 521, pp.54-59</w:t>
+              <w:t xml:space="preserve">Acta Phytopathologica et Entomologica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693169v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'oïdium de l'orge. Evolution des virulences de ce pathogène vis-à-vis des résistances variétales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 521, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PCR cloning and detection of point mutations in the eburicol l4 alpha-demethylase (CYP51) gene from Erysiphe graminis f. sp.hordei, a &amp;quot;recalcitrant&amp;quot; fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34, pp.399-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5627,1319 +5761,1319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies foliaires du colza : résultats du projet Atipical (financement CASDAR) : Actualisation et pérennisation des connaissances et des ressources biologiques et moléculaires –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carpezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ième Carrefour de la sélection du Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Promosol, Jan 2023, Bruz (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel pluridisciplinaire pour la gestion durable des résistances variétales dans un écosystème agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de descendants entre saisons culturales chez Leptosphaeria maculans selon la taille des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ribule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of barley powdery mildew pathotype frequencies in field populations between sowing and oversummering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Cereal Rusts and Powdery Mildews Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of powdery mildew resistance genes in autumn-sown barley crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ostergard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Hovmoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Cereal Rusts and Powdery Mildews Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de l’agent responsable de l’oïdium de la vigne (Uncinula necator) et résistance aux fongicides inhibiteurs de la biosynthèse des stérols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founder effect and selective advantage of a barley powdery mildew genotype in a field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International powdery mildew conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6949,383 +7083,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearly surveys of populations of Leptosphaeria maculans reveal an unexpected distribution of virulence/avirulence phenotypes for AvrLm genes, between regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lo-Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7335,160 +7469,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabbage and turnip: rediscovering old friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Blama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-192, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/YD4VHS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7498,167 +7632,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7668,327 +7802,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fella Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fungal leaf spots on oilseed rape: could pictures help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carpezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de la plante, Epidémies, Résistance génétique, Adaptation et Tactiques : Schémas et descriptions pour mieux comprendre ces notions dans les agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7998,157 +8132,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser les épidémies dans les agro-systèmes : quelques concepts et liens pour la rencontre de disciplines scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue sur l'articulation de concepts disciplinaires : application à la gestion de la maîtrise des épidémies sur les cultures dans les agro-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8158,105 +8292,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémies cycliques sur les cultures des agro-écosystèmes : adaptation des champignons aux résistances variétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00968651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8403,51 +8537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamm&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela van de Wouw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Scanlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawlader Al-Mamun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2018.11.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Sprague" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12205" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pointier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0626-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowiak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Kuehnemann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674993v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hovmoller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ostergard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679397v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691328v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bamm&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208593v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela van de Wouw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Scanlan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawlader Al-Mamun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2018.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Sprague" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12630" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12853" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208728v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pointier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0626-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowiak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Kuehnemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hovmoller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ostergard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692966v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769808v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bamm&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>