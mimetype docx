--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -368,489 +368,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
+                <w:t xml:space="preserve">A new set of international Leptosphaeria maculans isolates as a resource for elucidation of the basis and evolution of blackleg disease on Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Angela van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
+                <w:t xml:space="preserve">Jack Scanlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+                <w:t xml:space="preserve">Hawlader Al-Mamun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aël Radovcic</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.170-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695172v1</w:t>
+                <w:t xml:space="preserve">hal-04240605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset-Vaslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04379301v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new set of international Leptosphaeria maculans isolates as a resource for elucidation of the basis and evolution of blackleg disease on Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela van de Wouw</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Scanlan</w:t>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawlader Al-Mamun</w:t>
+                <w:t xml:space="preserve">Lydia Bousset-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (1), pp.170-185. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (3), pp.784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240605v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics, spatialization and quality of potato tubers monitored in situ by MRI - long-term effects of water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,64 +1186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Water Shortage Effects on Potato Tuber Tissues during Growth Using MRI Relaxometry and Biochemical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,482 +1932,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to measure redox potential (Eh) and pH in agar media and plants shows that fungal growth is affected by and affects pH and Eh.</w:t>
+                <w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Ermel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Soglonou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), pp.117-124. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2018.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095887v1</w:t>
+                <w:t xml:space="preserve">hal-02457189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated image processing framework for analysis of the density of fruiting bodies of Leptosphaeria maculans oilseed rape stems</w:t>
+                <w:t xml:space="preserve">A method to measure redox potential (Eh) and pH in agar media and plants shows that fungal growth is affected by and affects pH and Eh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melen Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Brigitte Soglonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (9), pp.1749-1760. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2018.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457189v1</w:t>
+                <w:t xml:space="preserve">hal-02095887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal connectivity and host resistance influence evolutionary and epidemiological dynamics of the canola pathogen Leptosphaeria maculans</w:t>
+                <w:t xml:space="preserve">The full life cycle of Leptosphaeria maculans completed on inoculated oilseed rape incubated under controlled conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan J. Sprague</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12630⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (6), pp.1321-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010146v1</w:t>
+                <w:t xml:space="preserve">hal-02622715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The full life cycle of Leptosphaeria maculans completed on inoculated oilseed rape incubated under controlled conditions</w:t>
+                <w:t xml:space="preserve">Spatio-temporal connectivity and host resistance influence evolutionary and epidemiological dynamics of the canola pathogen Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Ermel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (6), pp.1321-1328. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1354-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622715v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf Eh and pH: A Novel Indicator of Plant Stress. Spatial, Temporal and Genotypic Variability in Rice (Oryza sativa L.)</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Benada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Soglonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (3), pp.697-709. </w:t>
@@ -2889,2869 +2889,2881 @@
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.490-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither variation loss, nor change in selfing rate is associated with the worldwide invasion of [i]Physa acuta[/i] from its native North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (8), pp.1769-1783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-013-0626-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable epidemic control in crops based on evolutionary principles: Adjusting the metapopulation concept to agro-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 165, pp.118 - 129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail d’ébauche interdisciplinaire : peut-on parler simplement d’un processus complexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (4), pp.448-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191214v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail d’ébauche interdisciplinaire : peut-on parler simplement d’un processus complexe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the genetic origins of a plant pathogen during disease spread using an original molecular epidemiology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2013058⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2383-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208619v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Cyclic Epidemics on the Crops of the Agroecosystems: Articulate all the Dimensions in the Formalisation, but Look for a Local Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/938218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of isolation by distance patterns at the regional scale in the fungal plant pathogen Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (7), pp.649-659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: I. Description of the model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.U. Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 118 (1), pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: II. Sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.U. Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 118 (1), pp.82-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between severity of blackleg (Leptosphaeria maculans/L. biglobosa species complex) and subsequent primary inoculum production on oilseed rape stubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.61-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01931.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoma stem canker (Leptosphaeria maculans/L. biglobosa) of oilseed rape (Brassica napus) : is the G2 disease index a good indicator of the distribution of observed canker severities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 125 (4), pp.515-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-009-9499-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic growth of Leptosphaeria maculans from cotyledons to hypocotyls in oilseed rape: influence of number of infection sites, competitive growth and host polygenic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ribule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (3), pp.461-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splash dispersal of Leptosphaeria maculans pycnidiospores and the spread of blackleg on oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (4), pp.595-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved resistance management for durable disease control: A case study of phoma stem canker of oilseed rape (Brassica napus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.U. Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 114 (1), pp.91-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-005-3628-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population biology of the invasive freshwater snail Physa acuta approached through genetic markers, ecological characterization and demography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sourrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (7), pp.2023-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acibenzolar-S-methyl and ethirimol on the composition of a laboratory population of barley powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pons-Kuehnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93 (3), pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sexual recombination on pathotype frequencies in barley powdery mildew populations of artificially inoculated field plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 109 (1), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley powdery mildew populations on volunteers and changes in pathotype frequencies during summer on artificially inoculated field plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 109 (1), pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed and predicted changes over eight years in frequency of barley powdery mildew avirulent to spring barley in France and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Hovmoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ostergard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51, pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of early infection on pathotype frequencies in barley powdery mildew (Blumeria graminis f.sp. hordei) populations in field plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50, pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of barley powdery mildew pathotype frequencies in field populations between sowing and oversummering</w:t>
+                <w:t xml:space="preserve">Effectiveness of powdery mildew resistance genes in autumn-sown barley crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ostergard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hovmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Phytopathologica et Entomologica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.383-386</w:t>
+              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691572v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of powdery mildew resistance genes in autumn-sown barley crops</w:t>
+                <w:t xml:space="preserve">Evolution of barley powdery mildew pathotype frequencies in field populations between sowing and oversummering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Phytopathologica et Entomologica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.153-159</w:t>
+              <w:t xml:space="preserve">, 2000, 35 (1-4), pp.383-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691328v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oïdium de l'orge. Evolution des virulences de ce pathogène vis-à-vis des résistances variétales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 521, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR cloning and detection of point mutations in the eburicol l4 alpha-demethylase (CYP51) gene from Erysiphe graminis f. sp.hordei, a &amp;quot;recalcitrant&amp;quot; fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34, pp.399-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5761,1319 +5773,1319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies foliaires du colza : résultats du projet Atipical (financement CASDAR) : Actualisation et pérennisation des connaissances et des ressources biologiques et moléculaires –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carpezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ième Carrefour de la sélection du Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Promosol, Jan 2023, Bruz (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali M. Ermel</w:t>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
+              <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001223v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hortense Brun</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Ermel</w:t>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190683v1</w:t>
+                <w:t xml:space="preserve">hal-01001223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel pluridisciplinaire pour la gestion durable des résistances variétales dans un écosystème agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de descendants entre saisons culturales chez Leptosphaeria maculans selon la taille des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ribule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de Phytopathologie/Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of barley powdery mildew pathotype frequencies in field populations between sowing and oversummering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Cereal Rusts and Powdery Mildews Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of powdery mildew resistance genes in autumn-sown barley crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ostergard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hovmoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ostergard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Cereal Rusts and Powdery Mildews Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de l’agent responsable de l’oïdium de la vigne (Uncinula necator) et résistance aux fongicides inhibiteurs de la biosynthèse des stérols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founder effect and selective advantage of a barley powdery mildew genotype in a field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International powdery mildew conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7083,172 +7095,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearly surveys of populations of Leptosphaeria maculans reveal an unexpected distribution of virulence/avirulence phenotypes for AvrLm genes, between regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7257,209 +7269,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lo-Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7469,160 +7481,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabbage and turnip: rediscovering old friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Blama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-192, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/YD4VHS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7632,167 +7644,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7802,51 +7814,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7898,231 +7910,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fungal leaf spots on oilseed rape: could pictures help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carpezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de la plante, Epidémies, Résistance génétique, Adaptation et Tactiques : Schémas et descriptions pour mieux comprendre ces notions dans les agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8132,157 +8144,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser les épidémies dans les agro-systèmes : quelques concepts et liens pour la rencontre de disciplines scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue sur l'articulation de concepts disciplinaires : application à la gestion de la maîtrise des épidémies sur les cultures dans les agro-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8292,105 +8304,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémies cycliques sur les cultures des agro-écosystèmes : adaptation des champignons aux résistances variétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00968651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8537,51 +8549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela van de Wouw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Scanlan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawlader Al-Mamun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2018.11.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Sprague" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12630" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12853" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208728v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pointier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0626-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowiak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Kuehnemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hovmoller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ostergard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679397v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692966v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769808v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177263v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bamm&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805580v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela van de Wouw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Scanlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawlader Al-Mamun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2018.11.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Sprague" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pointier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0626-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowiak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Kuehnemann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hovmoller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ostergard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841770v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177263v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bamm&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208593v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>