--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -502,355 +502,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
+                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+                <w:t xml:space="preserve">Jessica Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Lydia Bousset-Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aël Radovcic</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (3), pp.784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695172v1</w:t>
+                <w:t xml:space="preserve">hal-04379301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Xanthomonas campestris pv. campestris causing black rot on oilseed rape (Brassica napus L.) in France</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging, water relation, gene expression and biochemical data for analysis of the effects of water stress on potato plant functioning and tuber development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Sylvain S. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dittmer</w:t>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Bousset-Vaslin</w:t>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (3), pp.784. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-11-23-2326-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379301v1</w:t>
+                <w:t xml:space="preserve">hal-04695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics, spatialization and quality of potato tubers monitored in situ by MRI - long-term effects of water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aël Radovcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nusrat Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,64 +1186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Water Shortage Effects on Potato Tuber Tissues during Growth Using MRI Relaxometry and Biochemical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,278 +3446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of isolation by distance patterns at the regional scale in the fungal plant pathogen Leptosphaeria maculans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Travadon</w:t>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189592v1</w:t>
+                <w:t xml:space="preserve">hal-02642445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Absence of isolation by distance patterns at the regional scale in the fungal plant pathogen Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Travadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense H. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Anna Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Delourme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.649-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642445v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: I. Description of the model</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic growth of Leptosphaeria maculans from cotyledons to hypocotyls in oilseed rape: influence of number of infection sites, competitive growth and host polygenic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,398 +4756,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acibenzolar-S-methyl and ethirimol on the composition of a laboratory population of barley powdery mildew</w:t>
+                <w:t xml:space="preserve">Effect of sexual recombination on pathotype frequencies in barley powdery mildew populations of artificially inoculated field plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pons-Kuehnemann</w:t>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 93 (3), pp.305-315</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (1), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675230v1</w:t>
+                <w:t xml:space="preserve">hal-02674522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sexual recombination on pathotype frequencies in barley powdery mildew populations of artificially inoculated field plots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 109 (1), pp.13-24</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674522v1</w:t>
+                <w:t xml:space="preserve">hal-02674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barley powdery mildew populations on volunteers and changes in pathotype frequencies during summer on artificially inoculated field plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (1), pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674605v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barley powdery mildew populations on volunteers and changes in pathotype frequencies during summer on artificially inoculated field plots</w:t>
+                <w:t xml:space="preserve">Effects of acibenzolar-S-methyl and ethirimol on the composition of a laboratory population of barley powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons-Kuehnemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 109 (1), pp.25-33</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (3), pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674993v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed and predicted changes over eight years in frequency of barley powdery mildew avirulent to spring barley in France and Denmark</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Hovmoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ostergard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50, pp.317-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 521, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6162,51 +6162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain-splash is an effective mechanism of dispersal of blackleg (Leptosphaeria maculans) pycnidiospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6585,51 +6585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Rapeseed Congress, vol IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,256 +6864,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l’agent responsable de l’oïdium de la vigne (Uncinula necator) et résistance aux fongicides inhibiteurs de la biosynthèse des stérols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Founder effect and selective advantage of a barley powdery mildew genotype in a field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">1. International powdery mildew conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769728v1</w:t>
+                <w:t xml:space="preserve">hal-02769808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Founder effect and selective advantage of a barley powdery mildew genotype in a field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité de l’agent responsable de l’oïdium de la vigne (Uncinula necator) et résistance aux fongicides inhibiteurs de la biosynthèse des stérols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International powdery mildew conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Avignon, France</w:t>
+              <w:t xml:space="preserve">29. Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769808v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7224,178 +7224,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Weakly supervised segmentation of leaf symptoms in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melen Leclerc</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t>
+              <w:t xml:space="preserve">Workshop Franco-Britannique organisé par le réseau « Modélisation et statistique pour la santé des animaux et des plantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164177v1</w:t>
+                <w:t xml:space="preserve">hal-05478330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imagerie pour la quantification de symptômes sur feuilles détachées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Rencontre de phytopathologie-mycologie (Journées Jean Chevaugeon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, AUSSOIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lo-Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,51 +7548,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7481,160 +7602,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabbage and turnip: rediscovering old friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Blama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-192, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/YD4VHS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7644,78 +7765,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,74 +7858,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7814,51 +7935,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7910,231 +8031,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fungal leaf spots on oilseed rape: could pictures help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carpezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de la plante, Epidémies, Résistance génétique, Adaptation et Tactiques : Schémas et descriptions pour mieux comprendre ces notions dans les agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8144,157 +8265,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser les épidémies dans les agro-systèmes : quelques concepts et liens pour la rencontre de disciplines scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue sur l'articulation de concepts disciplinaires : application à la gestion de la maîtrise des épidémies sur les cultures dans les agro-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8304,105 +8425,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémies cycliques sur les cultures des agro-écosystèmes : adaptation des champignons aux résistances variétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00968651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8549,51 +8670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela van de Wouw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Scanlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawlader Al-Mamun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2018.11.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Sprague" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pointier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0626-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowiak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Kuehnemann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hovmoller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ostergard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841770v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177263v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bamm&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208593v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805580v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vandeputte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpezat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela van de Wouw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Scanlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawlader Al-Mamun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dittmer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset-Vaslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-23-2326-PDN" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2018.11.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Sprague" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12630" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pointier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0626-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013058" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05556.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowiak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.03.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Travadon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01572.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourrouille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02200.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Kuehnemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hovmoller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ostergard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679397v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bamme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841770v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769808v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164177v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177263v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bamm&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carpezat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929934v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805580v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00968651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>