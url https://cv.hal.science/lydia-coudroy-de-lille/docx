--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -216,316 +216,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les héritages urbains de la période socialiste en Pologne et Roumanie : patrimonialiser l’ordinaire dissonant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hxc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Europeanisation, westernisation or globalisation of the book market in Poland?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97 (2), pp.113-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7163/GPol.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04632770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Camille François, De gré et de force. Comment l'État expulse les pauvre. Paris, La Découverte, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04451894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la géographie mais pas seulement..les relations scientifiques entre France et Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -611,51 +611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -689,51 +689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : Espaces et sociétés arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -793,51 +793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération scientifique entre France et Roumanie vue à travers la production doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (1), pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -862,51 +862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban renewal in post-industrial districts: the example of Lyon Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -966,51 +966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration roumaine-française en géographie. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1061,51 +1061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last of the Soviets’ Home: Urban demolition in Moscow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (1), pp.37-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage : Ter Minassian, Taline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.215-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1225,51 +1225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de logement, du socialisme au néo-libéralisme. Le cas de Varsovie et de Bratislava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meyfroidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1303,51 +1303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage L'Europe centrale et orientale. De 1918 à la chute du mur de Berlin, de Roman Krakovsky, Paris, A. Colin, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (1), pp.222-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,51 +1398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban shrinkage and housing in a post-socialist city: relationship between the demographic evolution and housing development in Łódź, Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Szafrańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarosław Kazimierczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Volin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Regards franco-allemands sur la justice dans la construction européenne, 50 (1), pp.9-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu d'ouvrage: Gillabert M., Vaucher F., Varsovie métropole, Histoire d’une capitale (1862 à nos jours) in Vingtième Siècle,136/4, pp. 159-160</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1688,51 +1688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ПРЯМІ ІНОЗЕМНІ ФРАНЦУЗЬКІ ІНВЕСТИЦІЇ В УКРАЇНУ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frèrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Savchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,51 +1779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Est et Ouest : une européanisation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1857,51 +1857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paths of internationalization for European metropolises: the case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing cooperatives in Poland. The origins of a deadlock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.10.1080/17535069.2015.1011424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kolossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Brade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai A. Sluka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement en République populaire de Pologne : du &amp;quot; déficit &amp;quot; à la &amp;quot; crise &amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (245), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2228,1016 +2228,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kaleisdoskop nemovitého vlastnictví ve Varšavě</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CEFRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Původní a noví vlastníci, 11, pp.180-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01510645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'habitat du &amp;quot;post&amp;quot; en Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 419, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Coordinates In Building The Brand Image Of Regional Metropolises. The Case Of Iaşi Municipality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mădălina Paftală-Ciubotăriţa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban and Regional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la ville socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien Grands ensembles en Pologne : passé – présent – futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones économiques spéciales en Pologne : un tremplin pour l'emploi régional ou des miettes de la mondialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 658, pp.645-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.658.0645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nowe Tychy, ville satellite de la conurbation silésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'Est. Dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre est et ouest, entre tradition et modernité : la Pologne dans l'Europe d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 80 (N° 1), pp.3 -6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łódź, ou les ressources territoriales d'une stratégie métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Wolaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 80 (N° 1), pp.35 -48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire les machines à habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Actuel, 07.07.2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat urbain pré et post socialiste en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 92, pp.25 -31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le kaléidoscope de la propriété immobilière à Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CEFRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Původní a noví vlastníci, 11, pp.180-188</w:t>
+              <w:t xml:space="preserve">, 1997, Anciens et nouveaux propriétaires, 11f., pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01165536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsovie, la croissance contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...747 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 4, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345651v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01165536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3249,234 +3249,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux urbains en Europe médiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville européenne : un modèle ? à défendre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Palladio des hautes études sur l'immobilier et la cité, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04992355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social housing sales in the Lyon and Grenoble regions: value strategies and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affordable housing in greening cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Housing Research, Jun 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05143146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To buy or not to buy ? Public housing sales in the view of inhabitants in Lyon Metropolis and outskirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban regeneration, shines and shadows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Housing Research Conference, Jun 2023, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ukrainiens en Pologne, une analyse socio-démographique (2000-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations de population, transports de marchandises : un aperçu des effets de la guerre en Ukraine sur les flux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600 - EVS, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Urban and Housing Policies under PiS governments in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing renovation, socialist heritage and state-society relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Weimarer Wohnungsforschung – Bauhaus Universität Weimar – Institut für Europäische Urbanistik, Jun 2023, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3665,51 +3665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central and Eastern Europe, Europe médiane: identity and borders of an in-between Europe in French and Polish geographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,208 +3866,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nommer l’habitat collectif dans les villes d’Europe centrale et orientale : Enjeux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l'habitat et de l'habiter : Réflexions terminologiques autour de l’espace domestique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Junior (Co)habiter de la Maison de l’Orient et de la Méditerranée, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03251480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre le local et le global : l’habitat en Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès Géographique International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Géographique Internationale, Aug 2021, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03324338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de socialisation dans l’habitat coopératif de la République Populaire de Pologne : retour sur les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Chaire Habiter Ensemble la Ville de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographes et les paradigmes du changement spatial après 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La course aux paradigmes. Comprendre et expliquer l' "après 1989"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,64 +4174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the land-use patterns of the post-socialist urban peripheries in Central and Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Urban Peripheries of European Cities: Social Institutions, Policies, and Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4256,64 +4256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the spatial patterns of the urban development in post-socialist cities from Eastern and Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,51 +4351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisations en Europe médiane : proposition d’approche par des circulations culturelles. Les flux de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4433,51 +4433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalisation et patrimonialisation de l'habitat en Pologne : l'exemple de Łódź</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Patrimonialisation de l’habitat social, rénovation urbaine et participation. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale d'Architecture Paris Val de Seine - UMR LAVUE, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieszkać inaczej. Innowacje a iluzje na przykładzie doświadczeń francuskich [Habiter autrement. Innovations et illusions à partir d'exemples en France]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilia Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production scientifique française sur la Roumanie vue à travers les thèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,208 +4673,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoires et inerties territoriales en Europe Centre-orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; section Grecque de l’ERSA, Jul 2017, Athènes Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01561955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Search of the Path-Dependency from Housing Cooperatives to Cohousing in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tirana ENHR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network on Housing Research, Sep 2017, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géographie française sur l’Europe médiane vue à travers les thèses depuis les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR CNRS 8607 Connaissance de l'Europe médiane, Construction et évolution des savoirs savants sur l’Europe médiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01652892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of urban renewal in socially deprived areas: a comparison between old post-industrial districts and modern housing estates in Lyon Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,195 +4984,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations métropolitaines et croissance périurbaine : Approches comparées France-Pologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instytutu Geografii i Przestrzennego Zagospodarowania im. Stanisława Leszczyckiego Polskiej Akademii Nauk, May 2017, Varsovie, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Octavian Groza</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the local, the territories of collaborative housing. A comparative study in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meyfroidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,303 +5122,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La figure du chaos pour penser la ville « post-socialiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Géographique International « DIMITRIE CANTEMIR », XXXVIème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université « Alexandru Ioan Cuza » de Iași (Roumanie), Oct 2016, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La coopération franco-polonaise en géographie et ses résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises franco-polonaises de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le logement par-delà les catégories nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de L'Atelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, .Centre Français de Recherches en Sciences Sociales (CEFRES) et Département d’Historiographie et Sciences Sociales Européennes. Université Loránd Eötvös, Mar 2016, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01308014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neighbourhood (&amp;quot;quartier&amp;quot;) : a word of the everyday language, a scientific concept, and a tool for public policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude jeunes chercheurs sur le quartier - programme Erasmus+ TEMA – European Territories: Identity and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français de Recherches en Sciences Sociales (CEFRES) et l’Institut d’histoire mondiale de la Faculté des lettres de l’Université Charles, Mar 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,51 +5443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we call the urban change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Vysegrad et United Nations-European Habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français de Recherches en Sciences Sociales (CEFRES) et ONU, Mar 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5512,51 +5512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effacement des formes urbaines et mémoire collective en France et en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jak na nowo wymyslic wspolnote miejska ? [Comment repenser le vivre ensemble en ville?]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osrodek Kultury Francuskief [Centre de culture française] et Université de Varsovie, Jan 2015, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5581,51 +5581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place and the role of housing cooperatives in urban governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of urban governance in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches international du CNRS Espaces et réseaux urbains &amp; Hungarian Academy of Science, May 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,540 +5644,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01308000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production et réception cinématographiques en Europe médiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Sociétés, espaces et cultures cinématographiques en Europe médiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherches 3607 du CNRS Connaissance de l'Europe médiane, Mar 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Old and new housing cooperatives in France and in Poland : a comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographisches Colloquium, Universität Wien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, VIenne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polycentrism in Poland : whas was old is new again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Sociétés, espaces et cultures cinématographiques en Europe médiane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherches 3607 du CNRS Connaissance de l'Europe médiane, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire internationa du GDRI du CNRS Espaces et Réseaux urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences d'Ukraine, Sep 2013, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ensembles en Europe : quelles évolutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes d'Europe. Conférence du Centre d'Excellence Jean Monnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles en Europe, séminaire Métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EA Droit Contrat &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives de logement en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alterprop. Alternatives de propriété pour l'habitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Oct 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat coopératif en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REHAL, atelier "Coopératives et autopromotion : une troisième voie pour le logement ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure d'Architecture de Paris La Villette, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vocabulary of metropolization in french and in polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GDRI Espaces et Réseaux Urbains, Moscou, Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des héritages socialistes dans les villes d'Europe centrale : entre banalisation et patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Penser les ruptures spatiales et temporelles en Europe centrale, CEFRES &amp; CERCLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFRES &amp; CERCLE, Sep 2009, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6271,51 +6271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolization, Local Development and Local Government in Warsaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Development and Governance in Central, East and Southern Eastern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OECD LEED Centre for Local Development, Jun 2005, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6332,91 +6332,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie en partage. Coopérations franco-polonaises hier et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Jędrusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6583,90 +6583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.278, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6678,210 +6678,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01063564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Belmessous</w:t>
+                <w:t xml:space="preserve">L'élargissement de l'Union européenne: réformes territoriales en Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Fatiha Belmessous, Loic Bonneval, Lydia Coudroy de Lille, Nathalie Ortar. L'Harmattan, 284 p., 2014</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.246, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6891,521 +6790,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion, La géographie en partage : coopérations franco-polonaises hier et aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydia Coudroy de Lille, Marek Więckowski, Antoine Le Blanc, Maciej Jędrusik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie en partage : coopérations franco-polonaises hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eur'Orbem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-225, 2021, Histoire(s), 9791096982202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04614957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types d’utilisation du sol dans les périphéries des villes d’Europe Médiane : le cas de la Pologne et de la Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Locatelli A.M., Molinari P., Besana C., Martinelli N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periferie europee. Istituzioni sociali, politiche, luoghi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FrancoAngeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-155, 2021, 9788835125228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03250828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre aporie savante et invention populaire : nommer les grands ensembles d'habitation en polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ratouis, Laurent Coudroy de Lille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes. Entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.51-70, 2019, 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe médiane vue à travers les thèses de géographie depuis les années 1980 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Marès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l’Europe médiane. Construction des savoirs savants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Etudes Slaves, pp.25-40, 2019, 9782710405624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demolowanie terenów miejskich: synergia w badaniach geograficznych w Polsce i we Francji [La démolition urbaine : synergies dans les études géographiques en Pologne et en France]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Kazimierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mongeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Więckowski M., Jędrusik M., Coudroy de Lille L., Le Blanc A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia. Wspólne idee, wspólne wizje. Sto lat współpracy polsko-francuskiej</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydział Geografii i Studiów Regionalnych UW, pp.97-114, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efekty polsko-francuskiej współpracy w dziedzinie geografii : przeszłość, teraźniejszość, przyszłość [Les effets de la coopération franco-polonaise en géographie : passé, présent, futur]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7437,935 +7336,1008 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Więckowski M., Jędrusik M., Coudroy de Lille L., Le Blanc A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia. Wspólne idee, wspólne wizje. Sto lat współpracy polsko-francuskiej</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-47, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01701939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géographes français et la transition: une étude du changement spatio-temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Volin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosa Sierra; Anahita Grisoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachhaltigkeit und Transition: Konzepte / Transition écologique et durabilité: concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Verlag, pp. 297-321, 2017, 978-3-5935-0774-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Пути интернационализации европейской метрополии(на примере Лиона) [Les voies de l'internationalisation d'une métropole européenne : l'exemple de Lyon]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonid Rudenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ФУНКЦИИ ГОРОДОВ И ИХ ВЛИЯНИЕ НА ПРОСТРАНСТВО [Les fonctions urbaines et leurs effets spatiaux]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fenix, pp.60-73, 2015, 966-136-290-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie en action dans les politiques de lutte contre la pauvreté en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Boulineau ; Emmanuelle Bonerandi-Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-204, 2014, Géographie sociale, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique culturelle et revitalisation urbaine à Łódź</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Djament-Tran, P. San-Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropolisation de la culture et du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-121, 2014, 978-2-304-04196-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01288650v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-121, 2014, 978-2-304-04196-5</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadbrzeżna przestrzeń publiczna w Lyonie. Nowa jakość przestreni publicznej nad Rodanem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Jażdżewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jażdżewska, Iwona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Człowiek w przestrzeni publicznej miasta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIV, Łódzkie Towarzystwo Naukowe, pp.51-68, 2011, Konwerstarorium Wiedzy o Mieście</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages socialistes à l&amp;quot;épreuve des dynamiques urbaines à Varsovie entre &amp;quot;banalisation&amp;quot; et patrimonalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Gradvohl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe médiane au XXe siècle. Fractures, décompositions-recomposition - surcompositions </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFRES, pp.35-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01265822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritages socialistes à l'épreuve des dynamiques urbaines à Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Gradvohl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe médiane au XXe siècle : fractures, décompositions - recompositions - surcompositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français de recherche en science sociales (CEFRESJ), pp.35-54, 2011, Centre français de recherche en sciences sociales - CEFRES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Banalization ? Trans-forming the Legacies of the Post-Socialist City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...70 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Guest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfrun Kliems, Marina Dmitrieva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Post-Socialist City. Continuity and Change in Urban Space and Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovis Diskurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-51, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.34-51, 2010</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanczyć na blokowisku (i w mieście)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jażdżewska, Iwona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Osiedla blokowe w strukturze przestrzennej miast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Łódzkie Towarzystwo Naukowe, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00594949v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01296951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de production d'une problématique du risque en contexte de transformation structurelle : le cas des villes post-socialistes (Pologne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Coanus, Jacques Comby, Françsois Duchêne, Emmanuel Martinais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.204-218, 2010</w:t>
@@ -8388,521 +8360,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanczyć na blokowisku (i w mieście)</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les zones franches en Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des zones franches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.123-138, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement du territoire européen au défi de l'élargissement vers l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEAN Y. et BAUDELLE G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.162-179, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de logements à Varsovie depuis 1990 : une reprise en demi-teinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ewa Bérard; Corinne Jaquand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures au-delà du mur 1989-2009. Berlin-Varsovie-Moscou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.203-220, 2009, 987-2-7084-0855-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594946v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jean ; Guy Baudelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-281, 2009, U</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels gouvernements métropolitains en Europe centrale et orientale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattei, Marie-Flore;Pumain, Denise;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines. 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos, pp.37 -52, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435331v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte des places : les élites et leurs territoires dans les villes de la Pologne communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bauquet, Nicolas;Bocholier, François;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le communisme et les élites en Europe centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France ; Éditions ENS rue d' Ulm, pp.253 -270, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specjalne strefy miejskie, wolne strefy miejskie : nowe przestrzenie w mieście ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldemar Cudny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8938,580 +8910,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte des places : les élites et leurs territoires dans les villes de la Pologne communiste</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Réforme territoriale et repositionnement des métropoles en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rey, Violette;Saint-Julien, Thérèse;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires d'Europe : la différence en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.175 -193, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.6653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une idéologie du préfabriqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Dufaux, Annie Fourcaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde des grands ensembles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90 -95, 2004, 2-913610-34-X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat stalinien en Russie et en Pologne : un héritage actif au cœur des mutations territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amestoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanguin, André-Louis ; Richard, Yann;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe de l'Est quinze ans après la chute du mur : des Pays baltes à l'ex-Yougoslavie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-123, 2004, 2747561003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idéal coopératiste contre la forme du grand ensemble : les leçons de l'expérience polonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufaux, Frédéric;Fourcaut, Annie;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde des grands ensembles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Creaphis, pp.111 -128, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et démocratie locale à Varsovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violette Rey, Lydia Coudroy de Lille, Emmanuelle Boulineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élargissement de l'Union Européenne : réformes territoriales en Europe centrale et orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.133-149, 2004, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété urbaine à Varsovie : une privatisation en ordre dispersé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufaux, Frédéric; Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique noire - Europe de l'Est. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khartala, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9521,454 +9420,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente HLM dans les régions lyonnaise et grenobloise : quelles valorisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cimetière Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse du programme de recherche Vente HLM 2020-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3,5 millions de réfugiés ukrainiens sur son sol : comment la Pologne absorbe-t-elle le choc ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3,5 millions de réfugiés ukrainiens sur son sol : comment la Pologne absorbe-t-elle le choc ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Notion à la une : transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Volin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, http://geoconfluences.ens-lyon.fr/informations-scientifiques/a-la-une/notion-a-la-une/notion-transition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720118v1</w:t>
+                <w:t xml:space="preserve">halshs-01470143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion à la une : transition</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2017, http://geoconfluences.ens-lyon.fr/informations-scientifiques/a-la-une/notion-a-la-une/notion-transition</w:t>
+                <w:t xml:space="preserve">Maxime Huré, Les mobilités partagées. Nouveau capitalisme urbain, Paris, Publications de la Sorbonne, 159 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, http://geocarrefour.revues.org/10175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01470143v1</w:t>
+                <w:t xml:space="preserve">halshs-01517480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Huré, Les mobilités partagées. Nouveau capitalisme urbain, Paris, Publications de la Sorbonne, 159 p.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2017, http://geocarrefour.revues.org/10175</w:t>
+                <w:t xml:space="preserve">Une nouvelle architecture territoriale pour les États d'Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9978,91 +9877,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et habitat dans les pays d'Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00599991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10072,523 +9971,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de logements sociaux : quelles valorisations ? Une analyse multiscalaire en France et en région Auvergne-Rhône-Alpes (Rhône, Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Union Sociale pour l'Habitat. 2024, pp.232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de logements sociaux dans les régions lyonnaise et grenobloise : quelles valorisations ? Rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Union Sociale pour l'Habitat. 2022, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et sociétés arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020/3-2021/1, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.10266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études et communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10605,403 +10422,403 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bucarest, Roumanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64 (1 et 2), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards franco-allemands sur la justice dans la construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50 (1), pp.3-7, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Est et Ouest : une européanisation urbaine (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">56 (3-4), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la ville socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25, pp.5-104, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01882630v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03993183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Est et Ouest : une européanisation urbaine (dossier)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">56 (3-4), 2016</w:t>
+                <w:t xml:space="preserve">De nouvelles mobilités dans une Europe élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424077v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">25, pp.5-104, 2009</w:t>
+                <w:t xml:space="preserve">halshs-00435292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pologne dans l'Europe d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">80 (1), pp.1-68, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11011,206 +10828,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantages et limites de la vente HLM en BRS : premiers constats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites de la vente HLM en BRS : premiers constats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">La vente de logements sociaux en France, en chiffres et en cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Borré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11278,51 +11095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6401DC2F"/>
+    <w:nsid w:val="9975FC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11509,51 +11326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-coudroy-de-lille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1884-2607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074789295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dargaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hxc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/ZN.2019.037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21858/msr.33.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mocanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Inizan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02292427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.27157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.747" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szafra&#324;ska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Kazimierczak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-018-9633-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Volin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2016.02.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2015.1011424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Glezer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolossov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Brade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai A. Sluka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207997051402004X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.245.0109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaudray-Coudroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Paftal&#259;-Ciubot&#259;ri&#355;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.658.0645" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wolaniuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.897" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Baudoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02363195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Slaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej J&#281;drusik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurorbem.sorbonne-universite.fr/eurorbem-editions/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/680" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kaczmarek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34537" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288650v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=14965" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Guest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594946v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : http://www.cairn.info/l-europe-amenager-les-territoires--9782200244194-page-268.htm " TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Cudny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6653" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amestoy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=16397" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-monde-des-grands-ensembles.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03720118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517480v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10266" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882630v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.626" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993183v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435328v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04219718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Winckler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721960v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-coudroy-de-lille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1884-2607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074789295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dargaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hxc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/ZN.2019.037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21858/msr.33.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mocanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Inizan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02292427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.27157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.747" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szafra&#324;ska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Kazimierczak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-018-9633-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Volin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2016.02.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2015.1011424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Glezer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolossov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Brade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai A. Sluka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207997051402004X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.245.0109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaudray-Coudroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Paftal&#259;-Ciubot&#259;ri&#355;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.658.0645" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.897" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wolaniuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Baudoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02363195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Slaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej J&#281;drusik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurorbem.sorbonne-universite.fr/eurorbem-editions/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/680" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kaczmarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288650v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=14965" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594949v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Guest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594946v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : http://www.cairn.info/l-europe-amenager-les-territoires--9782200244194-page-268.htm " TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Cudny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-monde-des-grands-ensembles.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amestoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=16397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03720118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04219718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Winckler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>