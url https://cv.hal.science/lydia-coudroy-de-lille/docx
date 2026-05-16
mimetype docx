--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -216,3028 +216,3028 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Europeanisation, westernisation or globalisation of the book market in Poland?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographia Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (2), pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7163/GPol.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04632770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Camille François, De gré et de force. Comment l'État expulse les pauvre. Paris, La Découverte, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04451894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les héritages urbains de la période socialiste en Pologne et Roumanie : patrimonialiser l’ordinaire dissonant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12hxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la géographie mais pas seulement..les relations scientifiques entre France et Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Więckowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zagadnienia Naukoznawstwa / Problems of the Science of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (4), pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12775/ZN.2019.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping International Cooperation between European Cities: A Network Analysis of the Interreg C and Urbact Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : Espaces et sociétés arctiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espaces et sociétés arctiques, 2020/3-2021/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.11322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération scientifique entre France et Roumanie vue à travers la production doctorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (1), pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02902264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban renewal in post-industrial districts: the example of Lyon Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mazowsze Studia Regionalne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.75-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21858/msr.33.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration roumaine-française en géographie. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (1), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage : Ter Minassian, Taline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The last of the Soviets’ Home: Urban demolition in Moscow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97 (2), pp.113-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7163/GPol.0271⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 92 (1), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7163/GPol.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban shrinkage and housing in a post-socialist city: relationship between the demographic evolution and housing development in Łódź, Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Szafrańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarosław Kazimierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Housing and the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10901-018-9633-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;justice spatiale&amp;quot; : regards français et allemands en géographie et en aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Volin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Regards franco-allemands sur la justice dans la construction européenne, 50 (1), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives de logement, du socialisme au néo-libéralisme. Le cas de Varsovie et de Bratislava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meyfroidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.27157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage L'Europe centrale et orientale. De 1918 à la chute du mur de Berlin, de Roman Krakovsky, Paris, A. Colin, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.222-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01829848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage: Gillabert M., Vaucher F., Varsovie métropole, Histoire d’une capitale (1862 à nos jours) in Vingtième Siècle,136/4, pp. 159-160</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.136.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01628313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ПРЯМІ ІНОЗЕМНІ ФРАНЦУЗЬКІ ІНВЕСТИЦІЇ В УКРАЇНУ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frèrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Savchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ugz2017.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Est et Ouest : une européanisation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.5949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paths of internationalization for European metropolises: the case of Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukrainian Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ugz2016.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housing cooperatives in Poland. The origins of a deadlock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.10.1080/17535069.2015.1011424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17535069.2015.1011424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Forms of Urban Settlement Pattern in Russia, Europe, and Worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Glezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kolossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Brade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai A. Sluka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Research of Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S207997051402004X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le logement en République populaire de Pologne : du &amp;quot; déficit &amp;quot; à la &amp;quot; crise &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (245), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.245.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00923050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat du &amp;quot;post&amp;quot; en Europe centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaleisdoskop nemovitého vlastnictví ve Varšavě</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CEFRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Původní a noví vlastníci, 11, pp.180-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01510645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Coordinates In Building The Brand Image Of Regional Metropolises. The Case Of Iaşi Municipality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mădălina Paftală-Ciubotăriţa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban and Regional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire la ville socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien Grands ensembles en Pologne : passé – présent – futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nowe Tychy, ville satellite de la conurbation silésienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'Est. Dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones économiques spéciales en Pologne : un tremplin pour l'emploi régional ou des miettes de la mondialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 658, pp.645-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.658.0645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łódź, ou les ressources territoriales d'une stratégie métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Wolaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, Vol. 80 (N° 1), pp.35 -48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Marek Więckowski</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre est et ouest, entre tradition et modernité : la Pologne dans l'Europe d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zagadnienia Naukoznawstwa / Problems of the Science of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12775/ZN.2019.037⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 80 (N° 1), pp.3 -6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ninon Briot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire les machines à habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Actuel, 07.07.2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat urbain pré et post socialiste en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 92, pp.25 -31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varsovie, la croissance contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (1), pp.13-20</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1407 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le kaléidoscope de la propriété immobilière à Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CEFRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Původní a noví vlastníci, 11, pp.180-188</w:t>
+              <w:t xml:space="preserve">, 1997, Anciens et nouveaux propriétaires, 11f., pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...850 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165536v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3249,467 +3249,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social housing sales in the Lyon and Grenoble regions: value strategies and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affordable housing in greening cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Housing Research, Jun 2025, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05143146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux urbains en Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville européenne : un modèle ? à défendre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Palladio des hautes études sur l'immobilier et la cité, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04992355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Paulette Duarte</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Urban and Housing Policies under PiS governments in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affordable housing in greening cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Network for Housing Research, Jun 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Housing renovation, socialist heritage and state-society relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weimarer Wohnungsforschung – Bauhaus Universität Weimar – Institut für Europäische Urbanistik, Jun 2023, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To buy or not to buy ? Public housing sales in the view of inhabitants in Lyon Metropolis and outskirt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban regeneration, shines and shadows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Housing Research Conference, Jun 2023, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ukrainiens en Pologne, une analyse socio-démographique (2000-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations de population, transports de marchandises : un aperçu des effets de la guerre en Ukraine sur les flux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600 - EVS, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central and Eastern Europe, Europe médiane: identity and borders of an in-between Europe in French and Polish geographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,208 +3866,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre le local et le global : l’habitat en Europe médiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème Congrès Géographique International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale, Aug 2021, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03324338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nommer l’habitat collectif dans les villes d’Europe centrale et orientale : Enjeux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Inizan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de l'habitat et de l'habiter : Réflexions terminologiques autour de l’espace domestique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Junior (Co)habiter de la Maison de l’Orient et de la Méditerranée, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03251480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques de socialisation dans l’habitat coopératif de la République Populaire de Pologne : retour sur les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Chaire Habiter Ensemble la Ville de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographes et les paradigmes du changement spatial après 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La course aux paradigmes. Comprendre et expliquer l' "après 1989"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4168,480 +4168,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régionalisations en Europe médiane : proposition d’approche par des circulations culturelles. Les flux de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Więckowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de REMOC (Régionalisation, Mondialisation Circulations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colllège Interdisciplinaire des Sciences Territoriales, Nov 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the spatial patterns of the urban development in post-socialist cities from Eastern and Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59th ERSA Congress Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02189457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the land-use patterns of the post-socialist urban peripheries in Central and Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Urban Peripheries of European Cities: Social Institutions, Policies, and Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Sandu</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieszkać inaczej. Innowacje a iluzje na przykładzie doświadczeń francuskich [Habiter autrement. Innovations et illusions à partir d'exemples en France]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octavian Groza</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilia Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ERSA Congress Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nowe i stare przestrzenie w mieście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01781216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalisation et patrimonialisation de l'habitat en Pologne : l'exemple de Łódź</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Patrimonialisation de l’habitat social, rénovation urbaine et participation. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale d'Architecture Paris Val de Seine - UMR LAVUE, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production scientifique française sur la Roumanie vue à travers les thèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,752 +4673,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La géographie française sur l’Europe médiane vue à travers les thèses depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR CNRS 8607 Connaissance de l'Europe médiane, Construction et évolution des savoirs savants sur l’Europe médiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01652892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Search of the Path-Dependency from Housing Cooperatives to Cohousing in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tirana ENHR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network on Housing Research, Sep 2017, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The challenges of urban renewal in socially deprived areas: a comparison between old post-industrial districts and modern housing estates in Lyon Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restructurations métropolitaines et croissance périurbaine : Approches comparées France-Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instytutu Geografii i Przestrzennego Zagospodarowania im. Stanisława Leszczyckiego Polskiej Akademii Nauk, May 2017, Varsovie, Łódź, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoires et inerties territoriales en Europe Centre-orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF; section Grecque de l’ERSA, Jul 2017, Athènes Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01561955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération franco-polonaise en géographie et ses résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tirana ENHR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Network on Housing Research, Sep 2017, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">Assises franco-polonaises de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le logement par-delà les catégories nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR CNRS 8607 Connaissance de l'Europe médiane, Construction et évolution des savoirs savants sur l’Europe médiane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de L'Atelier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, .Centre Français de Recherches en Sciences Sociales (CEFRES) et Département d’Historiographie et Sciences Sociales Européennes. Université Loránd Eötvös, Mar 2016, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01308014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du chaos pour penser la ville « post-socialiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restructurations métropolitaines et croissance périurbaine : Approches comparées France-Pologne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instytutu Geografii i Przestrzennego Zagospodarowania im. Stanisława Leszczyckiego Polskiej Akademii Nauk, May 2017, Varsovie, Łódź, Poland</w:t>
+              <w:t xml:space="preserve">Colloque Géographique International « DIMITRIE CANTEMIR », XXXVIème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université « Alexandru Ioan Cuza » de Iași (Roumanie), Oct 2016, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the local, the territories of collaborative housing. A comparative study in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meyfroidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Miralles Buil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance, territory and housing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network on Housing Research, Jun 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...244 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neighbourhood (&amp;quot;quartier&amp;quot;) : a word of the everyday language, a scientific concept, and a tool for public policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude jeunes chercheurs sur le quartier - programme Erasmus+ TEMA – European Territories: Identity and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français de Recherches en Sciences Sociales (CEFRES) et l’Institut d’histoire mondiale de la Faculté des lettres de l’Université Charles, Mar 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,51 +5443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do we call the urban change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Vysegrad et United Nations-European Habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français de Recherches en Sciences Sociales (CEFRES) et ONU, Mar 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5512,51 +5512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effacement des formes urbaines et mémoire collective en France et en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jak na nowo wymyslic wspolnote miejska ? [Comment repenser le vivre ensemble en ville?]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osrodek Kultury Francuskief [Centre de culture française] et Université de Varsovie, Jan 2015, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5581,51 +5581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place and the role of housing cooperatives in urban governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of urban governance in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches international du CNRS Espaces et réseaux urbains &amp; Hungarian Academy of Science, May 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,540 +5644,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01308000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Old and new housing cooperatives in France and in Poland : a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographisches Colloquium, Universität Wien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, VIenne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production et réception cinématographiques en Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Sociétés, espaces et cultures cinématographiques en Europe médiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherches 3607 du CNRS Connaissance de l'Europe médiane, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands ensembles en Europe : quelles évolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographisches Colloquium, Universität Wien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, VIenne, Austria</w:t>
+              <w:t xml:space="preserve">Villes d'Europe. Conférence du Centre d'Excellence Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métropoles en Europe, séminaire Métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EA Droit Contrat &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Nov 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives de logement en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alterprop. Alternatives de propriété pour l'habitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Oct 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat coopératif en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REHAL, atelier "Coopératives et autopromotion : une troisième voie pour le logement ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure d'Architecture de Paris La Villette, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycentrism in Poland : whas was old is new again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire internationa du GDRI du CNRS Espaces et Réseaux urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences d'Ukraine, Sep 2013, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vocabulary of metropolization in french and in polish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GDRI Espaces et Réseaux Urbains, Moscou, Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des héritages socialistes dans les villes d'Europe centrale : entre banalisation et patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Penser les ruptures spatiales et temporelles en Europe centrale, CEFRES &amp; CERCLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFRES &amp; CERCLE, Sep 2009, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6271,51 +6271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolization, Local Development and Local Government in Warsaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Development and Governance in Central, East and Southern Eastern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OECD LEED Centre for Local Development, Jun 2005, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6372,51 +6372,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie en partage. Coopérations franco-polonaises hier et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Jędrusik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6583,90 +6583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Belmessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.278, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.246, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,51 +6804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion, La géographie en partage : coopérations franco-polonaises hier et aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydia Coudroy de Lille, Marek Więckowski, Antoine Le Blanc, Maciej Jędrusik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie en partage : coopérations franco-polonaises hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6890,64 +6890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les types d’utilisation du sol dans les périphéries des villes d’Europe Médiane : le cas de la Pologne et de la Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Locatelli A.M., Molinari P., Besana C., Martinelli N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periferie europee. Istituzioni sociali, politiche, luoghi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre aporie savante et invention populaire : nommer les grands ensembles d'habitation en polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ratouis, Laurent Coudroy de Lille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes. Entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.51-70, 2019, 978-2-343-16283-6</w:t>
@@ -7075,51 +7075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe médiane vue à travers les thèses de géographie depuis les années 1980 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Marès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et l’Europe médiane. Construction des savoirs savants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Etudes Slaves, pp.25-40, 2019, 9782710405624</w:t>
@@ -7161,64 +7161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demolowanie terenów miejskich: synergia w badaniach geograficznych w Polsce i we Francji [La démolition urbaine : synergies dans les études géographiques en Pologne et en France]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarosław Kazimierczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mongeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7260,51 +7260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efekty polsko-francuskiej współpracy w dziedzinie geografii : przeszłość, teraźniejszość, przyszłość [Les effets de la coopération franco-polonaise en géographie : passé, présent, futur]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,77 +7372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographes français et la transition: une étude du changement spatio-temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Volin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7497,51 +7497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Пути интернационализации европейской метрополии(на примере Лиона) [Les voies de l'internationalisation d'une métropole européenne : l'exemple de Lyon]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonid Rudenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ФУНКЦИИ ГОРОДОВ И ИХ ВЛИЯНИЕ НА ПРОСТРАНСТВО [Les fonctions urbaines et leurs effets spatiaux]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fenix, pp.60-73, 2015, 966-136-290-0</w:t>
@@ -7570,51 +7570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie en action dans les politiques de lutte contre la pauvreté en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Boulineau ; Emmanuelle Bonerandi-Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pauvreté en Europe Une approche géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.187-204, 2014, Géographie sociale, </w:t>
@@ -7691,51 +7691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7790,51 +7790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique culturelle et revitalisation urbaine à Łódź</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Djament-Tran, P. San-Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropolisation de la culture et du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7870,547 +7870,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les héritages socialistes à l&amp;quot;épreuve des dynamiques urbaines à Varsovie entre &amp;quot;banalisation&amp;quot; et patrimonalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Gradvohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe médiane au XXe siècle. Fractures, décompositions-recomposition - surcompositions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEFRES, pp.35-53, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héritages socialistes à l'épreuve des dynamiques urbaines à Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Gradvohl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe médiane au XXe siècle : fractures, décompositions - recompositions - surcompositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en science sociales (CEFRESJ), pp.35-54, 2011, Centre français de recherche en sciences sociales - CEFRES</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadbrzeżna przestrzeń publiczna w Lyonie. Nowa jakość przestreni publicznej nad Rodanem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Jażdżewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jażdżewska, Iwona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Człowiek w przestrzeni publicznej miasta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIV, Łódzkie Towarzystwo Naukowe, pp.51-68, 2011, Konwerstarorium Wiedzy o Mieście</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01265852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">P. Gradvohl. </w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de production d'une problématique du risque en contexte de transformation structurelle : le cas des villes post-socialistes (Pologne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Coanus, Jacques Comby, Françsois Duchêne, Emmanuel Martinais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe médiane au XXe siècle. Fractures, décompositions-recomposition - surcompositions </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEFRES, pp.35-53, 2011</w:t>
+              <w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.204-218, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paul Gradvohl. </w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanczyć na blokowisku (i w mieście)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jażdżewska, Iwona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe médiane au XXe siècle : fractures, décompositions - recompositions - surcompositions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre français de recherche en science sociales (CEFRESJ), pp.35-54, 2011, Centre français de recherche en sciences sociales - CEFRES</w:t>
+              <w:t xml:space="preserve">Osiedla blokowe w strukturze przestrzennej miast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Łódzkie Towarzystwo Naukowe, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01296951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Banalization ? Trans-forming the Legacies of the Post-Socialist City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Guest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfrun Kliems, Marina Dmitrieva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Post-Socialist City. Continuity and Change in Urban Space and Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovis Diskurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-51, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovis Diskurs</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00594949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones franches en Europe médiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas mondial des zones franches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.123-138, 2010</w:t>
@@ -8433,216 +8433,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction de logements à Varsovie depuis 1990 : une reprise en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ewa Bérard; Corinne Jaquand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures au-delà du mur 1989-2009. Berlin-Varsovie-Moscou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.203-220, 2009, 987-2-7084-0855-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00594946v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'aménagement du territoire européen au défi de l'élargissement vers l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEAN Y. et BAUDELLE G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.162-179, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jean ; Guy Baudelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8684,51 +8684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels gouvernements métropolitains en Europe centrale et orientale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattei, Marie-Flore;Pumain, Denise;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines. 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos, pp.37 -52, 2007</w:t>
@@ -8751,216 +8751,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Specjalne strefy miejskie, wolne strefy miejskie : nowe przestrzenie w mieście ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldemar Cudny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jażdżewska, Iwona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nowe przestrzenie w mieście</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Łódzkie Towarzystwo Naukowe, pp.79 -90, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lutte des places : les élites et leurs territoires dans les villes de la Pologne communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauquet, Nicolas;Bocholier, François;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le communisme et les élites en Europe centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France ; Éditions ENS rue d' Ulm, pp.253 -270, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme territoriale et repositionnement des métropoles en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rey, Violette;Saint-Julien, Thérèse;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires d'Europe : la différence en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.175 -193, 2005, </w:t>
@@ -8992,143 +8992,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une idéologie du préfabriqué ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Dufaux, Annie Fourcaut. </w:t>
+                <w:t xml:space="preserve">Métropolisation et démocratie locale à Varsovie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Violette Rey, Lydia Coudroy de Lille, Emmanuelle Boulineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'élargissement de l'Union Européenne : réformes territoriales en Europe centrale et orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.133-149, 2004, Logiques politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00595075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idéal coopératiste contre la forme du grand ensemble : les leçons de l'expérience polonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufaux, Frédéric;Fourcaut, Annie;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde des grands ensembles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Creaphis, pp.111 -128, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaphis</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435325v1</w:t>
+                <w:t xml:space="preserve">halshs-00435324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat stalinien en Russie et en Pologne : un héritage actif au cœur des mutations territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Amestoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,203 +9237,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'idéal coopératiste contre la forme du grand ensemble : les leçons de l'expérience polonaise</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Dufaux, Frédéric;Fourcaut, Annie;. </w:t>
+                <w:t xml:space="preserve">Une idéologie du préfabriqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Dufaux, Annie Fourcaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde des grands ensembles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Creaphis, pp.111 -128, 2004</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90 -95, 2004, 2-913610-34-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00435324v1</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-00595075v1</w:t>
+                <w:t xml:space="preserve">halshs-00435325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété urbaine à Varsovie : une privatisation en ordre dispersé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gaudray-Coudroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufaux, Frédéric; Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique noire - Europe de l'Est. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khartala, 1997</w:t>
@@ -9434,103 +9434,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente HLM dans les régions lyonnaise et grenobloise : quelles valorisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cimetière Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse du programme de recherche Vente HLM 2020-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.20</w:t>
@@ -9559,64 +9559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,5 millions de réfugiés ukrainiens sur son sol : comment la Pologne absorbe-t-elle le choc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Baudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9634,90 +9634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion à la une : transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Volin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://geoconfluences.ens-lyon.fr/informations-scientifiques/a-la-une/notion-a-la-une/notion-transition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9735,51 +9735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré, Les mobilités partagées. Nouveau capitalisme urbain, Paris, Publications de la Sorbonne, 159 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://geocarrefour.revues.org/10175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9797,51 +9797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle architecture territoriale pour les États d'Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9891,51 +9891,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation et habitat dans les pays d'Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9985,221 +9985,221 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente de logements sociaux : quelles valorisations ? Une analyse multiscalaire en France et en région Auvergne-Rhône-Alpes (Rhône, Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Union Sociale pour l'Habitat. 2024, pp.232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vente de logements sociaux dans les régions lyonnaise et grenobloise : quelles valorisations ? Rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Boré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Union Sociale pour l'Habitat. 2022, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10270,51 +10270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et sociétés arctiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020/3-2021/1, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10361,51 +10361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études et communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10458,51 +10458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards franco-allemands sur la justice dans la construction européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10549,51 +10549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Est et Ouest : une européanisation urbaine (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">56 (3-4), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10611,51 +10611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire la ville socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25, pp.5-104, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10686,51 +10686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles mobilités dans une Europe élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10748,51 +10748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pologne dans l'Europe d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">80 (1), pp.1-68, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10842,51 +10842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantages et limites de la vente HLM en BRS : premiers constats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Winckler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10943,51 +10943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Borré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11095,51 +11095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9975FC13"/>
+    <w:nsid w:val="E6F5D929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11326,51 +11326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-coudroy-de-lille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1884-2607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074789295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dargaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hxc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0271" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/ZN.2019.037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21858/msr.33.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mocanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Inizan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02292427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.27157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.747" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szafra&#324;ska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Kazimierczak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-018-9633-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Volin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.629" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2016.02.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2015.1011424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Glezer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolossov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Brade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai A. Sluka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207997051402004X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.245.0109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaudray-Coudroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Paftal&#259;-Ciubot&#259;ri&#355;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.658.0645" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.897" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wolaniuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Baudoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02363195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Slaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333086v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej J&#281;drusik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurorbem.sorbonne-universite.fr/eurorbem-editions/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/680" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kaczmarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288650v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=14965" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594949v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Guest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594946v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : http://www.cairn.info/l-europe-amenager-les-territoires--9782200244194-page-268.htm " TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Cudny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-monde-des-grands-ensembles.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amestoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=16397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03720118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04219718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Winckler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-coudroy-de-lille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1884-2607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074789295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sandu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dargaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hxc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/ZN.2019.037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Briot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37538" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21858/msr.33.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mocanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02292427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szafra&#324;ska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Kazimierczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-018-9633-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829825v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Volin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meyfroidt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.27157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#232;rejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savchuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2017.01.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ugz2016.02.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2015.1011424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Glezer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolossov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Brade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai A. Sluka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207997051402004X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.245.0109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gaudray-Coudroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Paftal&#259;-Ciubot&#259;ri&#355;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.658.0645" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Wolaniuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.897" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Baudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03616292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02363195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Slaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Miralles Buil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344443v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672243v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej J&#281;drusik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurorbem.sorbonne-universite.fr/eurorbem-editions/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04614957v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250828v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ojs.francoangeli.it/_omp/index.php/oa/catalog/book/680" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02445057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Kaczmarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mongeard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288650v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=14965" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Ja&#380;d&#380;ewska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Guest" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594946v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URL : http://www.cairn.info/l-europe-amenager-les-territoires--9782200244194-page-268.htm " TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Cudny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amestoy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=16397" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435325v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-monde-des-grands-ensembles.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03720118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613376v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882630v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04219718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Winckler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>