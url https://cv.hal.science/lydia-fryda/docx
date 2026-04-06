--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fryda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante - chercheure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia-fryda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1486-9570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Laferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable P sources: P use efficiency of digestate, processed animal manure, compost, biochar and struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Vanden Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fien Amery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, pp.141699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of poultry litter gasification and co-gasification with beech wood in a bubbling fluidised bed reactor – Effect of equivalence ratio on process performance and tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.116660. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasification of poultry litter in a lab-scale bubbling fluidised bed reactor: Impact of process parameters on gasifier performance and special focus on tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.336-345. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCHAR REPLACES PEAT IN HORTICULTURE: ENVIRONMENTAL IMPACT ASSESSMENT OF COMBINED BIOCHAR & BIOENERGY PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detritus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 05 - March 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31025/2611-4135/2019.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Litter Gasification in a Fluidized Bed Reactor: Effects of Gasifying Agent and Limestone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.3085-3096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Soil Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.1076-1115. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture5041076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gasification co-produced biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Zwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ash deposition during coal combustion under oxyfuel conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on ash deposition under oxyfuel combustion of coal/biomass blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. van de Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (8), pp.1889-1902. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fryda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante - chercheure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia-fryda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1486-9570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Laferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable P sources: P use efficiency of digestate, processed animal manure, compost, biochar and struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Vanden Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fien Amery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, pp.141699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of poultry litter gasification and co-gasification with beech wood in a bubbling fluidised bed reactor – Effect of equivalence ratio on process performance and tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.116660. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasification of poultry litter in a lab-scale bubbling fluidised bed reactor: Impact of process parameters on gasifier performance and special focus on tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.336-345. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCHAR REPLACES PEAT IN HORTICULTURE: ENVIRONMENTAL IMPACT ASSESSMENT OF COMBINED BIOCHAR & BIOENERGY PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detritus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 05 - March 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31025/2611-4135/2019.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Litter Gasification in a Fluidized Bed Reactor: Effects of Gasifying Agent and Limestone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.3085-3096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Soil Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.1076-1115. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture5041076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gasification co-produced biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Zwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ash deposition during coal combustion under oxyfuel conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on ash deposition under oxyfuel combustion of coal/biomass blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. van de Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (8), pp.1889-1902. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C6E98C6"/>
+    <w:nsid w:val="190445FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-fryda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1486-9570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vanden Nest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Amery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boogaerts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bilbao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Katsaros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Shankar Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Horvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Aranda Almansa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kwapinska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez-Barea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra02548k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.09.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2019.13778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van der Salm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantineke Hofland-Zijlstra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Streminska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eveleens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5041076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Daza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.03.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z58G4BLS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Fryda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieplik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.08.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. van de Kamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHGK3N6Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-fryda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1486-9570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vanden Nest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Amery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boogaerts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bilbao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Katsaros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Shankar Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Horvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Aranda Almansa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.09.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kwapinska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez-Barea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra02548k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2019.13778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van der Salm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantineke Hofland-Zijlstra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Streminska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eveleens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5041076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Daza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.03.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z58G4BLS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Fryda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieplik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.08.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. van de Kamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHGK3N6Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>