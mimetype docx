--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fryda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante - chercheure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia-fryda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1486-9570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Laferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable P sources: P use efficiency of digestate, processed animal manure, compost, biochar and struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Vanden Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fien Amery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, pp.141699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of poultry litter gasification and co-gasification with beech wood in a bubbling fluidised bed reactor – Effect of equivalence ratio on process performance and tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.116660. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasification of poultry litter in a lab-scale bubbling fluidised bed reactor: Impact of process parameters on gasifier performance and special focus on tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.336-345. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCHAR REPLACES PEAT IN HORTICULTURE: ENVIRONMENTAL IMPACT ASSESSMENT OF COMBINED BIOCHAR & BIOENERGY PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detritus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 05 - March 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31025/2611-4135/2019.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Litter Gasification in a Fluidized Bed Reactor: Effects of Gasifying Agent and Limestone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.3085-3096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Soil Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.1076-1115. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture5041076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gasification co-produced biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Zwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ash deposition during coal combustion under oxyfuel conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on ash deposition under oxyfuel combustion of coal/biomass blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. van de Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (8), pp.1889-1902. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fryda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante - chercheure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia-fryda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1486-9570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Laferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable P sources: P use efficiency of digestate, processed animal manure, compost, biochar and struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Vanden Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fien Amery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, pp.141699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of poultry litter gasification and co-gasification with beech wood in a bubbling fluidised bed reactor – Effect of equivalence ratio on process performance and tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.116660. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasification of poultry litter in a lab-scale bubbling fluidised bed reactor: Impact of process parameters on gasifier performance and special focus on tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.336-345. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCHAR REPLACES PEAT IN HORTICULTURE: ENVIRONMENTAL IMPACT ASSESSMENT OF COMBINED BIOCHAR & BIOENERGY PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detritus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 05 - March 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31025/2611-4135/2019.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Litter Gasification in a Fluidized Bed Reactor: Effects of Gasifying Agent and Limestone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.3085-3096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Soil Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.1076-1115. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture5041076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gasification co-produced biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Zwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ash deposition during coal combustion under oxyfuel conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on ash deposition under oxyfuel combustion of coal/biomass blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. van de Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (8), pp.1889-1902. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="190445FA"/>
+    <w:nsid w:val="7118706D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-fryda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1486-9570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vanden Nest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Amery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boogaerts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bilbao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Katsaros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Shankar Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Horvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Aranda Almansa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.09.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kwapinska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez-Barea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra02548k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2019.13778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van der Salm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantineke Hofland-Zijlstra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Streminska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eveleens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5041076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Daza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.03.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z58G4BLS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Fryda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieplik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.08.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. van de Kamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHGK3N6Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-fryda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1486-9570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vanden Nest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Amery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boogaerts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bilbao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Katsaros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Shankar Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Horvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Aranda Almansa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.09.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kwapinska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez-Barea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra02548k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2019.13778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van der Salm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantineke Hofland-Zijlstra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Streminska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eveleens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5041076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Daza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.03.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z58G4BLS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Fryda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieplik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.08.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. van de Kamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHGK3N6Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>