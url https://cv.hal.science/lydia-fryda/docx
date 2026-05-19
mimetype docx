--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fryda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante - chercheure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia-fryda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1486-9570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Laferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable P sources: P use efficiency of digestate, processed animal manure, compost, biochar and struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Vanden Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fien Amery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, pp.141699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of poultry litter gasification and co-gasification with beech wood in a bubbling fluidised bed reactor – Effect of equivalence ratio on process performance and tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.116660. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasification of poultry litter in a lab-scale bubbling fluidised bed reactor: Impact of process parameters on gasifier performance and special focus on tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.336-345. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCHAR REPLACES PEAT IN HORTICULTURE: ENVIRONMENTAL IMPACT ASSESSMENT OF COMBINED BIOCHAR & BIOENERGY PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detritus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 05 - March 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31025/2611-4135/2019.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Litter Gasification in a Fluidized Bed Reactor: Effects of Gasifying Agent and Limestone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.3085-3096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Soil Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.1076-1115. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture5041076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gasification co-produced biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Zwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ash deposition during coal combustion under oxyfuel conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on ash deposition under oxyfuel combustion of coal/biomass blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. van de Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (8), pp.1889-1902. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fryda </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante - chercheure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia-fryda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1486-9570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Bioenergy: In-situ and in-silico Approach To Enhance Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Laferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-025-03206-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar: A Key Player in Carbon Credits and Climate Mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of piliostigma reticulatum decorated TiO2 based composite and its application towards Cr(VI) adsorption and bromophenol blue degradation: Nonlinear kinetics, equilibrium modelling and optimisation photocatalytic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sali Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadou Dalhatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Obada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.109273. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2023.109273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Digestate Potential: Impact of Biochar and Reagent Addition on Biomethane Production in Anaerobic Digestion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Maisarah Binti Faeruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11082284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of biochar in removal of organic pollutants from wastewater: characterization, toxicity, activation/functionalization and influencing treatment factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.102801. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.102801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Flax Shives and Beech Wood-Derived Biochar in Methylene Blue and Carbamazepine Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeghioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.2824. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15082824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable P sources: P use efficiency of digestate, processed animal manure, compost, biochar and struvite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs Vanden Nest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fien Amery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bilbao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 750, pp.141699. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of poultry litter gasification and co-gasification with beech wood in a bubbling fluidised bed reactor – Effect of equivalence ratio on process performance and tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.116660. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasification of poultry litter in a lab-scale bubbling fluidised bed reactor: Impact of process parameters on gasifier performance and special focus on tar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Katsaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Aranda Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.336-345. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tar yield and composition from poultry litter gasification in a fluidised bed reactor: effects of equivalence ratio, temperature and limestone addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (23), pp.13283-13296. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra02548k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOCHAR REPLACES PEAT IN HORTICULTURE: ENVIRONMENTAL IMPACT ASSESSMENT OF COMBINED BIOCHAR & BIOENERGY PRODUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannick Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detritus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 05 - March 2019, pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31025/2611-4135/2019.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Horticultural Rooting Media Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline van der Salm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantineke Hofland-Zijlstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Streminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eveleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy7010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Litter Gasification in a Fluidized Bed Reactor: Effects of Gasifying Agent and Limestone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Shankar Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Kwapinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Gómez-Barea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alen Horvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.3085-3096. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar for Soil Improvement: Evaluation of Biochar from Gasification and Slow Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne Visser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (4), pp.1076-1115. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture5041076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of gasification co-produced biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Zwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of ash deposition during coal combustion under oxyfuel conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Glazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on ash deposition under oxyfuel combustion of coal/biomass blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L E Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cieplik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.L. van de Kamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (8), pp.1889-1902. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7118706D"/>
+    <w:nsid w:val="B59CF4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-fryda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1486-9570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vanden Nest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Amery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boogaerts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bilbao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Katsaros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Shankar Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Horvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Aranda Almansa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.09.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kwapinska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez-Barea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra02548k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2019.13778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van der Salm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantineke Hofland-Zijlstra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Streminska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eveleens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5041076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Daza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.03.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z58G4BLS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Fryda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieplik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.08.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. van de Kamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHGK3N6Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-fryda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1486-9570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154006v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Laferte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-025-03206-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali Mouhamadou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadou Dalhatou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Obada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Maisarah Binti Faeruz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11082284" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghioud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Assadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.102801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03655634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15082824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383345v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Vanden Nest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Amery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boogaerts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bilbao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Katsaros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Shankar Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Horvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Aranda Almansa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116660" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kwapinska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez-Barea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra02548k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.09.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2019.13778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van der Salm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantineke Hofland-Zijlstra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Streminska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eveleens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7010006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00058" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Visser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5041076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Daza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janssen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zwart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.03.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z58G4BLS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L E Fryda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobrino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cieplik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.08.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. van de Kamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHGK3N6Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>