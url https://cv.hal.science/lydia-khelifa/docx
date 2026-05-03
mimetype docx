--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -185,1482 +185,1333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Approach for Specialized Vocabulary Creation and Enrichment: A Case Study in the Multidisciplinary Building Sector</w:t>
+                <w:t xml:space="preserve">Ontology Population With Large Language Models (LLMs): A Case Study on Asbestos Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydia Khelifa Chibout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44, pp.52-65, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Ontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (1), pp.89-106, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7250/csimq.2025-44.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15705838251334528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486427v1</w:t>
+                <w:t xml:space="preserve">hal-05486418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Population With Large Language Models (LLMs): A Case Study on Asbestos Ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Approach for Specialized Vocabulary Creation and Enrichment: A Case Study in the Multidisciplinary Building Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Khelifa Chibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Khelifa Chibout</w:t>
+                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20 (1), pp.89-106, 2025, </w:t>
+              <w:t xml:space="preserve">Complex Systems Informatics and Modeling Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, pp.52-65, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/15705838251334528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7250/csimq.2025-44.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486418v1</w:t>
+                <w:t xml:space="preserve">hal-05486427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Toward a Prediction of the Presence of Asbestos in Buildings Based on Incomplete Temporal Descriptions of Marketed Products</w:t>
+                <w:t xml:space="preserve">Approche non-supervisée pour la création d'un Référentiel Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lydia Chibout Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.239-242. </w:t>
+              <w:t xml:space="preserve">43ème édition Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Pau, France. pp.32-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mining Contextual Rules to Predict Asbestos in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3360901.3364428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05489527v1</w:t>
+                <w:t xml:space="preserve">Celine Rouveirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Chibout Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph-Based Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France. pp.170-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86982-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte de règles contextuelles pour prédire la présence d’amiante dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Chibout Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Rouveirol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp 73-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03260573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche de prédiction de présence d'amiante dans les bâtiments basée sur l'exploitation des descriptions temporelles incomplètes de produits commercialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamer Mecharnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Chibout Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.144-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building contextualized topic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th IBIMA (International Business Information Management Association) conference on Innovation Vision 2020: Sustainable growth, Entrepreneurship, Real Estate and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un wiktionnaire multilingue et multiculturel pour les sciences sociales et humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Web Social @EGC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Human and Social Sciences Wiktionary in a Peer?to?Peer Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Mezil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Si-Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Bouabana-Tebibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In IEEE International Conference on Machine and Web Intelligence (ICMWI 2010), Algers, Algeria. 3-5 october 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A wiki-oriented on-line dictionary for human and social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SemWiki2010 : 5th Workshop on Semantic Wikis, Linking Data and People, co-located with ESWC 2010 (European Semantic Web Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Heraklion, Greece. pp.79-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Wiktionnaire pour les Sciences Sociales et Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Lammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire électronique. Quelles perspectives pour les sciences humaines et sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche non-supervisée pour la création d'un Référentiel Sémantique</w:t>
-[...323 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Construction, Évolution et Visualisation de Topic Maps contextualisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...120 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Nadia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...310 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Recherche d'information [cs.IR]. Conservatoire national des arts et metiers - CNAM, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014CNAM0983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...281 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01284488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1728,51 +1579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B463D64"/>
+    <w:nsid w:val="3D5F3398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1959,51 +1810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-khelifa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6448-4580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa Chibout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2025-44.04" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15705838251334528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chibout Khelifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364428" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05249591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03722804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rouveirol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260573v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mezil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Si-Mohammed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01284488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CNAM0983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lydia-khelifa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6448-4580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486418v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa Chibout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15705838251334528" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7250/csimq.2025-44.04" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05249591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chibout Khelifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03722804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Mecharnia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rouveirol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Bouabana-Tebibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mezil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Si-Mohammed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01284488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CNAM0983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>