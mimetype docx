--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -338,429 +338,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transport in Soft-Crystalline Thin Films of Perylene Diimide Substituted with Swallow-Tail Terminal Alkyl Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous formation of polymeric nanoribbons in water driven by π‐π interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berruée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Ślęczkowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chihaya Adachi</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c06222⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Angewandte Chemie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862139v1</w:t>
+                <w:t xml:space="preserve">hal-04732366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of a single molecule complete spatial orientation using intra-molecular triplet-triplet absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Transport in Soft-Crystalline Thin Films of Perylene Diimide Substituted with Swallow-Tail Terminal Alkyl Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Ślęczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Weon Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Douillard</w:t>
+                <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP00867G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (51), pp.21826-21835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c06222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585254v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous formation of polymeric nanoribbons in water driven by π‐π interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+                <w:t xml:space="preserve">Optical characterization of a single molecule complete spatial orientation using intra-molecular triplet-triplet absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Vassant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Angewandte Chemie, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (22), pp.16350-16357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202413627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00867G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04732366v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial p–n‐like Junction Based on Pure 2D Organic–Inorganic Halide Perovskite Structure Having Naphthalene Diimide Acceptor Moieties</w:t>
               </w:r>
@@ -874,429 +874,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From molecules in solution to molecules on surfaces – using supramolecular dyads to form functional self-assembled networks on graphene</w:t>
+                <w:t xml:space="preserve">Plant/soil-microbial fuel cell operation effects in the biological activity of bioelectrochemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Fernez</w:t>
+                <w:t xml:space="preserve">Mirna Valdez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Moradmand</w:t>
+                <w:t xml:space="preserve">Leandro Acquaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Mattera</w:t>
+                <w:t xml:space="preserve">Javier Vázquez-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Djampa-Tapi</w:t>
+                <w:t xml:space="preserve">Omar González-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
+                <w:t xml:space="preserve">Julio Heredia-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (37), pp.13981-13988. </w:t>
+              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.2715-2729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2tc01331b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15567036.2022.2059597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779914v1</w:t>
+                <w:t xml:space="preserve">hal-04049815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering terms for mechanisms of polymer growth: the “step-growth” and “chain-growth” dilemma</w:t>
+                <w:t xml:space="preserve">From molecules in solution to molecules on surfaces – using supramolecular dyads to form functional self-assembled networks on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chin Han Chan</w:t>
+                <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiun-Tai Chen</w:t>
+                <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley S Farrell</w:t>
+                <w:t xml:space="preserve">Michele Mattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher M Fellows</w:t>
+                <w:t xml:space="preserve">William Djampa-Tapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Keddie</w:t>
+                <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (16), pp.2262 - 2270. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (37), pp.13981-13988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2py00086e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2tc01331b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842433v1</w:t>
+                <w:t xml:space="preserve">hal-03779914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/soil-microbial fuel cell operation effects in the biological activity of bioelectrochemical systems</w:t>
+                <w:t xml:space="preserve">Reconsidering terms for mechanisms of polymer growth: the “step-growth” and “chain-growth” dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Valdez-Hernández</w:t>
+                <w:t xml:space="preserve">Chin Han Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Acquaroli</w:t>
+                <w:t xml:space="preserve">Jiun-Tai Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Vázquez-Castillo</w:t>
+                <w:t xml:space="preserve">Wesley S Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar González-Pérez</w:t>
+                <w:t xml:space="preserve">Christopher M Fellows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Heredia-Lozano</w:t>
+                <w:t xml:space="preserve">Daniel J Keddie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (2), pp.2715-2729. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (16), pp.2262 - 2270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15567036.2022.2059597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2py00086e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049815v1</w:t>
+                <w:t xml:space="preserve">hal-03842433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Light–Matter Interaction and Polariton Relaxation by the Control of Molecular Orientation</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical engineering of donor–acceptor liquid crystalline dyads and triads for the controlled nanostructuration of organic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,103 +2839,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the full orientation of a single fluorescent Terrylenemolecule using intramolecular triplet-triplet absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3081,103 +3081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une pointe diélectrique sur la photophysique d'une molécule unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sondes locales 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,103 +3202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the full orientation of a single fluorescent Terrylene molecule using triplet-triplet absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigiusz Trojanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lavoisier Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3323,77 +3323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From solution to surface: Molecular engineering for functional supramolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oreste De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,77 +3448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From solution to surface: Molecular engineering of functional supramolecular assemblies on graphene-based surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oreste De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR NEMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3694,77 +3694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From solution to surface: Molecular engineering of functional supramolecular assemblies on graphene-based surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oreste De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,103 +3976,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From molecules in solution to molecules on surfaces – using supramolecular dyads to form functional self-assembled networks on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Djampa-Tapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanochemistry: Fundamentals, applications and future Faraday Discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t>
@@ -4101,103 +4101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel self-assembled supramolecular dyads on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Djampa-Tapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiorini-Debuisschert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIC 2022 : Quatrième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Saint-Malo, France. , 10, pp.13981-13988, 2022</w:t>
@@ -4226,77 +4226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From solution to surface: 3D-molecular building blocks for functional 2D-supramolecular self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiva Moradmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oreste De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Sosa-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berru&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa Vargas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05335729v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr &#346;l&#281;czkowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06222" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Trojanowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00867G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04732366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413627" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelong Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Imaoka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ishii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbaatar Tumen-Ulzii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202734" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Moradmand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Djampa-Tapi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01331b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Han Chan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Tai Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley S Farrell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Fellows" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Keddie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00086e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Valdez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Acquaroli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2022.2059597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriehan Hessin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salam&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sosa Vargas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathevet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ00110D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06125d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Pal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ojeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cammidge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.02.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01563958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MH00127D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Fujii" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Itani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Watanabe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Dao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2017.1348802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Chong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02997" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00365F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cook" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhibur Rahman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002176" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQDJ29P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ayala Guzm&#225;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rivera Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste De Luca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03943944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizheng Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berru&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa Vargas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503564" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05335729v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Calupitan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04732366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413627" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr &#346;l&#281;czkowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06222" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Trojanowicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Douillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00867G" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelong Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Imaoka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Ishii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbaatar Tumen-Ulzii" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202734" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Valdez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Acquaroli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier V&#225;zquez-Castillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Heredia-Lozano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2022.2059597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fernez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Moradmand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Djampa-Tapi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini-Debuisschert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc01331b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Han Chan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Tai Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley S Farrell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Fellows" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Keddie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00086e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bencheikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriehan Hessin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salam&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202014319" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sosa Vargas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathevet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ00110D" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06125d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Pal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ojeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cammidge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.02.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01563958v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MH00127D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Fujii" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Itani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Watanabe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Dao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2017.1348802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Chong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bulou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boeglin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02997" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE00365F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cook" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhibur Rahman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002176" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQDJ29P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ayala Guzm&#225;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castignolles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Rivera Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gaborieau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste De Luca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Rudolf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03943944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04423685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dizheng Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>